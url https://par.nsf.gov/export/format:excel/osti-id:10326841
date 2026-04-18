--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10326841</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/science.abi9917</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Entanglement transport and a nanophotonic interface for atoms in optical tweezers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ðorđević, Tamara; Samutpraphoot, Polnop; Ocola, Paloma L.; Bernien, Hannes; Grinkemeyer, Brandon; Dimitrova, Ivana; Vuletić, Vladan; Lukin, Mikhail D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>373</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6562</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1511 to 1514</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0036-8075</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The realization of an efficient quantum optical interface for multi-qubit systems is an outstanding challenge in science and engineering. Using two atoms in individually controlled optical tweezers coupled to a nanofabricated photonic crystal cavity, we demonstrate entanglement generation, fast nondestructive readout, and full quantum control of atomic qubits. The entangled state is verified in free space after being transported away from the cavity by encoding the qubits into long-lived states and using dynamical decoupling. Our approach bridges quantum operations at an optical link and in free space with a coherent one-way transport, potentially enabling an integrated optical interface for atomic quantum processors.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1734011; 1806765</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>