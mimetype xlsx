--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10326902</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1055/a-1785-6910</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Using Restricted Bond Rotations to Enforce Excited State Behavior of Organic Molecules</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kandappa, Sunil Kumar; Ahuja, Sapna; Singathi, Ravichandranath; Valloli, Lakshmy Kannadi; Baburaj, Sruthy; Parthiban, Jayachandran; Sivaguru, Jayaraman</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Synlett</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0936-5214</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This account highlights the role of restricted bond rotations to influence excited state reactivity of organic molecules. It highlights photochemical reactivity of various organic molecules and the design strategies that could be exploited by chemists to utilize restricted bond rotations to uncover new excited state reactivity and achieve selectivity.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955524</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>