--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10326908</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/nhess-22-753-2022</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Generating landslide density heatmaps for rapid detection using open-access satellite radar data in Google Earth Engine</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Handwerger, Alexander L.; Huang, Mong-Han; Jones, Shannan Y.; Amatya, Pukar; Kerner, Hannah R.; Kirschbaum, Dalia B.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Natural Hazards and Earth System Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>753 to 773</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1684-9981</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Rapid detection of landslides is critical for emergency response, disaster mitigation, and improving our understanding of landslide dynamics. Satellite-based synthetic aperture radar (SAR) can be used to detect landslides, often within days of a triggering event, because it penetrates clouds, operates day and night, and is regularly acquired worldwide. Here we present a SAR backscatter change approach in the cloud-based Google Earth Engine (GEE) that uses multi-temporal stacks of freely available data from the Copernicus Sentinel-1 satellites to generate landslide density heatmaps for rapid detection. We test our GEE-based approach on multiple recent rainfall- and earthquake-triggered landslide events. Our ability to detect surface change from landslides generally improves with the total number of SAR images acquired before and after a landslide event, by combining data from both ascending and descending satellite acquisition geometries and applying topographic masks to remove flat areas unlikely to experience landslides. Importantly, our GEE approach does not require downloading a large volume of data to a local system or specialized processing software, which allows the broader hazard and landslide community to utilize and advance these state-of-the-art remote sensing data for improved situational awareness of landslide hazards.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2023112; 2026099</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>