--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10327046</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s13059-021-02336-9</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Complete vertebrate mitogenomes reveal widespread repeats and gene duplications</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Formenti, Giulio; Rhie, Arang; Balacco, Jennifer; Haase, Bettina; Mountcastle, Jacquelyn; Fedrigo, Olivier; Brown, Samara; Capodiferro, Marco Rosario; Al-Ajli, Farooq O.; Ambrosini, Roberto; Houde, Peter; Koren, Sergey; Oliver, Karen; Smith, Michelle; Skelton, Jason; Betteridge, Emma; Dolucan, Jale; Corton, Craig; Bista, Iliana; Torrance, James; Tracey, Alan; Wood, Jonathan; Uliano-Silva, Marcela; Howe, Kerstin; McCarthy, Shane; Winkler, Sylke; Kwak, Woori; Korlach, Jonas; Fungtammasan, Arkarachai; Fordham, Daniel; Costa, Vania; Mayes, Simon; Chiara, Matteo; Horner, David S.; Myers, Eugene; Durbin, Richard; Achilli, Alessandro; Braun, Edward L.; Phillippy, Adam M.; Jarvis, Erich D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genome Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>22</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1474-760X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Background              Modern sequencing technologies should make the assembly of the relatively small mitochondrial genomes an easy undertaking. However, few tools exist that address mitochondrial assembly directly.                                      Results              As part of the Vertebrate Genomes Project (VGP) we develop mitoVGP, a fully automated pipeline for similarity-based identification of mitochondrial reads and de novo assembly of mitochondrial genomes that incorporates both long (&gt; 10 kbp, PacBio or Nanopore) and short (100–300 bp, Illumina) reads. Our pipeline leads to successful complete mitogenome assemblies of 100 vertebrate species of the VGP. We observe that tissue type and library size selection have considerable impact on mitogenome sequencing and assembly. Comparing our assemblies to purportedly complete reference mitogenomes based on short-read sequencing, we identify errors, missing sequences, and incomplete genes in those references, particularly in repetitive regions. Our assemblies also identify novel gene region duplications. The presence of repeats and duplications in over half of the species herein assembled indicates that their occurrence is a principle of mitochondrial structure rather than an exception, shedding new light on mitochondrial genome evolution and organization.                                      Conclusions              Our results indicate that even in the “simple” case of vertebrate mitogenomes the completeness of many currently available reference sequences can be further improved, and caution should be exercised before claiming the complete assembly of a mitogenome, particularly from short reads alone.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1818012</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>