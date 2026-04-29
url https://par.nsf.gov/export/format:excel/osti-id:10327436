--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10327436</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-022-28035-y</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hierarchical and nonhierarchical features of the mouse visual cortical network</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>D’Souza, Rinaldo D.; Wang, Quanxin; Ji, Weiqing; Meier, Andrew M.; Kennedy, Henry; Knoblauch, Kenneth; Burkhalter, Andreas</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Neocortical computations underlying vision are performed by a distributed network of functionally specialized areas. Mouse visual cortex, a dense interareal network that exhibits hierarchical properties, comprises subnetworks interconnecting distinct processing streams. To determine the layout of the mouse visual hierarchy, we have evaluated the laminar patterns formed by interareal axonal projections originating in each of ten areas. Reciprocally connected pairs of areas exhibit feedforward/feedback relationships consistent with a hierarchical organization. Beta regression analyses, which estimate a continuous hierarchical distance measure, indicate that the network comprises multiple nonhierarchical circuits embedded in a hierarchical organization of overlapping levels. Single-unit recordings in anaesthetized mice show that receptive field sizes are generally consistent with the hierarchy, with the ventral stream exhibiting a stricter hierarchy than the dorsal stream. Together, the results provide an anatomical metric for hierarchical distance, and reveal both hierarchical and nonhierarchical motifs in mouse visual cortex.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1724297</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>