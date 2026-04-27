--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10327640</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Gaze Complements Control Input for Goal Prediction During Assisted Teleoperation</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Aronson, Reuben M.; Admoni, Henny</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Robotics science and systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2330-7668</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Shared control systems can make complex robot teleoperation tasks easier for users. These systems predict the user’s goal, determine the motion required for the robot to reach that goal, and combine that motion with the user’s input. Goal prediction is generally based on the user’s control input (e.g., the joystick signal). In this paper, we show that this prediction method is especially effective when users follow standard noisily optimal behavior models. In tasks with input constraints like modal control, however, this effectiveness no longer holds, so additional sources for goal prediction can improve assistance. We implement a novel shared control system that combines natural eye gaze with joystick input to predict people’s goals online, and we evaluate our system in a real-world, COVID-safe user study. We find that modal control reduces the efficiency of assistance according to our model, and when gaze provides a prediction earlier in the task, the system’s performance improves. However, gaze on its own is unreliable and assistance using only gaze performs poorly. We conclude that control input and natural gaze serve different and complementary roles in goal prediction, and using them together leads to improved assistance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1943072</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>