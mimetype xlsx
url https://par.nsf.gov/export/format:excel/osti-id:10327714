--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10327714</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1287/moor.2021.1216</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hidden Integrality and Semirandom Robustness of SDP Relaxation for Sub-Gaussian Mixture Model</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fei, Yingjie; Chen, Yudong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-29T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Mathematics of Operations Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0364-765X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We consider the problem of estimating the discrete clustering structures under the sub-Gaussian mixture model. Our main results establish a hidden integrality property of a semidefinite programming (SDP) relaxation for this problem: while the optimal solution to the SDP is not integer-valued in general, its estimation error can be upper bounded by that of an idealized integer program. The error of the integer program, and hence that of the SDP, are further shown to decay exponentially in the signal-to-noise ratio. In addition, we show that the SDP relaxation is robust under the semirandom setting in which an adversary can modify the data generated from the mixture model. In particular, we generalize the hidden integrality property to the semirandom model and thereby show that SDP achieves the optimal error bound in this setting. These results together highlight the “global-to-local” mechanism that drives the performance of the SDP relaxation. To the best of our knowledge, our result is the first exponentially decaying error bound for convex relaxations of mixture models. A corollary of our results shows that in certain regimes, the SDP solutions are in fact integral and exact. More generally, our results establish sufficient conditions for the SDP to correctly recover the cluster memberships of [Formula: see text] fraction of the points for any [Formula: see text]. As a special case, we show that under the [Formula: see text]-dimensional stochastic ball model, SDP achieves nontrivial (sometimes exact) recovery when the center separation is as small as [Formula: see text], which improves upon previous exact recovery results that require constant separation.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2047910; 1704828; 2233152</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>