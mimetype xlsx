--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10327734</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rsta.2021.0033</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Self-regularization in turbulence from the Kolmogorov 4/5-law and alignment</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Drivas, Theodore D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>380</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2226</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1364-503X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A defining feature of three-dimensional hydrodynamic turbulence is that the rate of energy dissipation is bounded away from zero as viscosity is decreased (Reynolds number increased). This phenomenon—anomalous dissipation—is sometimes called the ‘zeroth law of turbulence’ as it underpins many celebrated theoretical predictions. Another robust feature observed in turbulence is that velocity structure functions                                                                    S                    p                                    (                  ℓ                  )                  :=                  ⟨                                      |                                                        δ                    ℓ                                    u                                                            |                                        p                                    ⟩                                            exhibit persistent power-law scaling in the inertial range, namely                                                                    S                    p                                    (                  ℓ                  )                  ∼                                      |                                    ℓ                                                            |                                                                                      ζ                        p                                                                                                        for exponents                                                                    ζ                    p                                    &gt;                  0                                            over an ever increasing (with Reynolds) range of scales. This behaviour indicates that the velocity field retains some fractional differentiability uniformly in the Reynolds number. The Kolmogorov 1941 theory of turbulence predicts that                                                                    ζ                    p                                    =                  p                                      /                                    3                                            for all                                                p                                            and Onsager’s 1949 theory establishes the requirement that                                                                    ζ                    p                                    ≤                  p                                      /                                    3                                            for                                                p                  ≥                                     3                                            for consistency with the zeroth law. Empirically,                                                                    ζ                    2                                    ⪆                  2                                      /                                    3                                            and                                                                    ζ                    3                                    ⪅                  1                                            , suggesting that turbulent Navier–Stokes solutions approximate dissipative weak solutions of the Euler equations possessing (nearly) the minimal degree of singularity required to sustain anomalous dissipation. In this note, we adopt an experimentally supported hypothesis on the anti-alignment of velocity increments with their separation vectors and demonstrate that the inertial dissipation provides a regularization mechanism via the Kolmogorov 4/5-law.                        This article is part of the theme issue ‘Mathematical problems in physical fluid dynamics (part 2)’.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2106233</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>