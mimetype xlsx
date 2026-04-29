--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10327904</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.34190/EWS.21.070</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Using Semantic-Web Technologies for Situation Assessments of Ethical Hacking High-Value Targets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Suresh, S.; Fisher, R.; Patole, R.; Zeyher, A.; Heverin, T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>European Conference on Cyber Warfare and Security</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Ethical hacking consists of scanning for targets, evaluating the targets, gaining access, maintaining access, and clearing tracks. The evaluation of targets represents a complex task due to the number of IP addresses, domain names, open ports, vulnerabilities, and exploits that must be examined. Ethical hackers synthesize data from various hacking tools to determine targets that are of high value and that are highly susceptible to cyber-attacks. These tasks represent situation assessment tasks. Previous research considers situation assessment tasks to be tasks that involve viewing an initial set of information about a problem and subsequently piecing together more information to solve the problem. Our research used semantic-web technologies, including ontologies, natural language processing (NLP), and semantic queries, to automate the situation assessment tasks conducted by ethical hackers when evaluating targets. More specifically, our research focused on automatically identifying education organizations that use industrial control system protocols which in turn have highly exploitable vulnerabilities and known exploits. We used semantic-web technologies to reduce an initial dataset of 126,636 potential targets to 155 distinct targets with these characteristics. Our research adds to previous research on situation assessment by showing how semantic-web technologies can be used to reduce the complexity of situation assessment tasks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1922202</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>