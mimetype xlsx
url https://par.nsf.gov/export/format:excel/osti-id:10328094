--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10328094</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/bioinformatics/btab313</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Sequence-specific minimizers via polar sets</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zheng, Hongyu; Kingsford, Carl; Marçais, Guillaume</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Bioinformatics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>Supplement_1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>i187 to i195</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1367-4803</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Motivation              Minimizers are efficient methods to sample k-mers from genomic sequences that unconditionally preserve sufficiently long matches between sequences. Well-established methods to construct efficient minimizers focus on sampling fewer k-mers on a random sequence and use universal hitting sets (sets of k-mers that appear frequently enough) to upper bound the sketch size. In contrast, the problem of sequence-specific minimizers, which is to construct efficient minimizers to sample fewer k-mers on a specific sequence such as the reference genome, is less studied. Currently, the theoretical understanding of this problem is lacking, and existing methods do not specialize well to sketch specific sequences.                                      Results              We propose the concept of polar sets, complementary to the existing idea of universal hitting sets. Polar sets are k-mer sets that are spread out enough on the reference, and provably specialize well to specific sequences. Link energy measures how well spread out a polar set is, and with it, the sketch size can be bounded from above and below in a theoretically sound way. This allows for direct optimization of sketch size. We propose efficient heuristics to construct polar sets, and via experiments on the human reference genome, show their practical superiority in designing efficient sequence-specific minimizers.                                      Availability and implementation              A reference implementation and code for analyses under an open-source license are at https://github.com/kingsford-group/polarset.                                      Supplementary information              Supplementary data are available at Bioinformatics online.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1937540</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>