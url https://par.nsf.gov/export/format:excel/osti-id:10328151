--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10328151</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/d1lc00614b</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Amplification factor in DC insulator-based electrokinetic devices: a theoretical, numerical, and experimental approach to operation voltage reduction for particle trapping</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ruz-Cuen, Rodrigo; de los Santos-Ramírez, J. Martin; Cardenas-Benitez, Braulio; Ramírez-Murillo, Cinthia J.; Miller, Abbi; Hakim, Kel; Lapizco-Encinas, Blanca H.; Perez-Gonzalez, Victor H.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-25T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Lab on a Chip</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>4596 to 4607</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1473-0197</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Insulator-based microfluidic devices are attractive for handling biological samples due to their simple fabrication, low-cost, and efficiency in particle manipulation. However, their widespread application is limited by the high operation voltages required to achieve particle trapping. We present a theoretical, numerical, and experimental study that demonstrates these voltages can be significantly reduced (to sub-100 V) in direct-current insulator-based electrokinetic (DC-iEK) devices for micron-sized particles. To achieve this, we introduce the concept of the amplification factor—the fold-increase in electric field magnitude due to the presence of an insulator constriction—and use it to compare the performance of different microchannel designs and to direct our design optimization process. To illustrate the effect of using constrictions with smooth and sharp features on the amplification factor, geometries with circular posts and semi-triangular posts were used. These were theoretically approximated in two different systems of coordinates (bipolar and elliptic), allowing us to provide, for the first time, explicit electric field amplification scaling laws. Finite element simulations were performed to approximate the 3D insulator geometries and provide a parametric study of the effect of changing different geometrical features. These simulations were used to predict particle trapping voltages for four different single-layer microfluidic devices using two particle suspensions (2 and 6.8 μm in size). The general agreement between our models demonstrates the feasibility of using the amplification factor, in combination with nonlinear electrokinetic theory, to meet the prerequisites for the development of portable DC-iEK microfluidic systems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1705895</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>