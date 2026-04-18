--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,167 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...115 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -181,183 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10328177</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Temporally Consistent Relighting for Portrait Videos</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chandran, Sreenithy; Hold-Geoffroy, Yannick; Sunkavalli, Kalyan; Shu, Zhixin; Jayasuriya, Suren</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Workshop on Applications of Computational Imaging co-located with the IEEE/CVF Winter Conference on Applications of Computer Vision</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>719 - 728</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Ensuring ideal lighting when recording videos of people can be a daunting task requiring a controlled environment and expensive equipment. Methods were recently proposed
+to perform portrait relighting for still images, enabling after-the-fact lighting enhancement. However, naively applying these methods on each frame independently yields videos plagued with flickering artifacts. In this work, we propose the first method to perform temporally consistent video portrait relighting. To achieve this, our method optimizes end-to-end both desired lighting and temporal consistency jointly. We do not require ground truth lighting annotations during training, allowing us to take advantage of the large corpus of portrait videos already available on the internet. We demonstrate that our method outperforms previous work in balancing accurate relighting and temporal consistency on a number of real-world portrait videos</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1909192</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>