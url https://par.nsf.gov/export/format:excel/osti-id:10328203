--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10328203</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fenvs.2022.867434</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Urban Climate Informatics: An Emerging Research Field</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Middel, Ariane; Nazarian, Negin; Demuzere, Matthias; Bechtel, Benjamin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Environmental Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2296-665X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The scientific field of urban climatology has long investigated the two-way interactions between cities and their overlying atmosphere through              in-situ              observations and climate simulations at various scales. Novel research directions now emerge through recent advancements in sensing and communication technologies, algorithms, and data sources. Coupled with rapid growth in computing power, those advancements augment traditional urban climate methods and provide unprecedented insights into urban atmospheric states and dynamics. The emerging field introduced and discussed here as Urban Climate Informatics (UCI) takes on a multidisciplinary approach to urban climate analyses by synthesizing two established domains: urban climate and climate informatics. UCI is a rapidly evolving field that takes advantage of four technological trends to answer contemporary climate challenges in cities: advances in sensors, improved digital infrastructure (e.g., cloud computing), novel data sources (e.g., crowdsourced or big data), and leading-edge analytical algorithms and platforms (e.g., machine learning, deep learning). This paper outlines the history and development of UCI, reviews recent technological and methodological advances, and highlights various applications that benefit from novel UCI methods and datasets.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1942805</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>