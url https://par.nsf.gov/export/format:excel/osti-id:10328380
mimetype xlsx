--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10328380</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3479500</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Data Work and Decision Making in Emergency Medical Services: A Distributed Cognition Perspective</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Zhan; Joy, Karen; Upadhyayula, Pradeepti; Ozkaynak, Mustafa; Harris, Richard; Adelgais, Kathleen</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the ACM on Human-Computer Interaction</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>CSCW2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1 to 32</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2573-0142</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Emergency medical services (EMS) teams are first responders providing urgent medical care to severely ill or injured patients in the field. Despite their criticality, EMS work is one of the very few medical domains with limited technical support. This paper describes a study conducted to examine technology opportunities for supporting EMS data work and decision-making. We transcribed and analyzed 25 simulation videos. Using the distributed cognition framework, we examined EMS teams' work practices that support information acquisition and sharing. Our results showed that EMS teams leveraged various mechanisms (e.g., verbal communication and external cognitive aids) to distribute cognitive labor in managing, collecting, and using patient data. However, we observed a set of prominent challenges in EMS data work, including lack of detailed documentation in real time, situation recall issues, situation awareness problems, and challenges in decision making and communication. Based on the results, we discuss implications for technology opportunities to support rapid information acquisition, integration, and sharing in time-critical, high-risk medical settings.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1948292</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>