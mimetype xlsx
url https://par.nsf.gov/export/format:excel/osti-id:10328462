--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10328462</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1115/1.4052253</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Comparison of Flowability and Sinterability Among Different Binder Jetting Feedstock Powders: Nanopowder, Micropowder, and Granulated Powder</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Du, Wenchao; Miao, Guanxiong; Pei, Zhijian; Ma, Chao</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Micro and Nano-Manufacturing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2166-0468</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Feedstock powders used in binder jetting additive manufacturing include nanopowder, micropowder, and granulated powder. Two important characteristics of the feedstock powders are flowability and sinterability. This paper aims to compare the flowability and sinterability of different feedstock powders. Three powders were compared: nanopowder (with a particle size of ∼100 nm), micropowder (with a particle size of 70 μm), and granulated powder (with a granule size of ∼70 μm) made from the nanopowder by spray freeze drying. Flowability metrics employed included apparent density (AD), tap density (TD), volumetric flow rate (VFR), mass flow rate (MFR), Hausner ratio (HR), Carr index (CI), and repose angle (RA). Sinterability metrics employed included sintered bulk density (SBD), volumetric shrinkage (VS), and densification ratio (DR). Results show that the granulated powder has a higher flowability than the nanopowder and a higher sinterability than the micropowder. Moreover, different flowability metric values of the granulated powder are close to those of the micropowder, indicating that these two powers have a comparably high flowability. Similarly, different sinterability metric values of the granulated powder are close to those of the nanopowder, indicating that these two powders have a comparably high sinterability.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1762341</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>