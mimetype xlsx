--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10328483</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/genes12010055</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Molecular Genetics of Glaucoma: Subtype and Ethnicity Considerations</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zukerman, Ryan; Harris, Alon; Verticchio Vercellin, Alice; Siesky, Brent; Pasquale, Louis R.; Ciulla, Thomas A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Genes</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>55</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2073-4425</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Glaucoma, the world’s leading cause of irreversible blindness, is a complex disease, with differential presentation as well as ethnic and geographic disparities. The multifactorial nature of glaucoma complicates the study of genetics and genetic involvement in the disease process. This review synthesizes the current literature on glaucoma and genetics, as stratified by glaucoma subtype and ethnicity. Primary open-angle glaucoma (POAG) is the most common cause of glaucoma worldwide, with the only treatable risk factor (RF) being the reduction of intraocular pressure (IOP). Genes associated with elevated IOP or POAG risk include: ABCA1, AFAP1, ARHGEF12, ATXN2, CAV1, CDKN2B-AS1, FOXC1, GAS7, GMDS, SIX1/SIX6, TMCO1, and TXNRD2. However, there are variations in RF and genetic factors based on ethnic and geographic differences; it is clear that unified molecular pathways accounting for POAG pathogenesis remain uncertain, although inflammation and senescence likely play an important role. There are similar ethnic and geographic complexities in primary angle closure glaucoma (PACG), but several genes have been associated with this disorder, including MMP9, HGF, HSP70, MFRP, and eNOS. In exfoliation glaucoma (XFG), genes implicated include LOXL1, CACNA1A, POMP, TMEM136, AGPAT1, RBMS3, and SEMA6A. Despite tremendous progress, major gaps remain in resolving the genetic architecture for the various glaucoma subtypes across ancestries. Large scale carefully designed studies are required to advance understanding of genetic loci as RF in glaucoma pathophysiology and to improve diagnosis and treatment options.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021192</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>