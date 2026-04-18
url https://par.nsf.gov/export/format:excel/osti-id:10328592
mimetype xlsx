--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10328592</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/se-11-2283-2020</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Rupture-dependent breakdown energy in fault models with thermo-hydro-mechanical processes</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lambert, Valère; Lapusta, Nadia</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Solid Earth</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2283 to 2302</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1869-9529</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Substantial insight into earthquake source processes has resulted from considering frictional ruptures analogous to cohesive-zone shear cracks from fracture mechanics. This analogy holds for slip-weakening representations of fault friction that encapsulate the resistance to rupture propagation in the form of breakdown energy, analogous to fracture energy, prescribed in advance as if it were a material property of the fault interface. Here, we use numerical models of earthquake sequences with enhanced weakening due to thermal pressurization of pore fluids to show how accounting for thermo-hydro-mechanical processes during dynamic shear ruptures makes breakdown energy rupture-dependent. We find that local breakdown energy is neither a constant material property nor uniquely defined by the amount of slip attained during rupture, but depends on how that slip is achieved through the history of slip rate and dynamic stress changes during the rupture process. As a consequence, the frictional breakdown energy of the same location along the fault can vary significantly in different earthquake ruptures that pass through. These results suggest the need to reexamine the assumption of predetermined frictional breakdown energy common in dynamic rupture modeling and to better understand the factors that control rupture dynamics in the presence of thermo-hydro-mechanical processes.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1724686</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>