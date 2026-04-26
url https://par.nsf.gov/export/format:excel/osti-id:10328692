--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10328692</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/staa2692</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Decomposing the internal faraday rotation of black hole accretion flows</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ricarte, Angelo; Prather, Ben S; Wong, George N; Narayan, Ramesh; Gammie, Charles; Johnson, Michael D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-10-02T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>498</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5468 to 5488</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            Faraday rotation has been seen at millimeter wavelengths in several low-luminosity active galactic nuclei, including Event Horizon Telescope (EHT) targets M87* and Sgr A*. The observed rotation measure (RM) probes the density, magnetic field, and temperature of material integrated along the line of sight. To better understand how accretion disc conditions are reflected in the RM, we perform polarized radiative transfer calculations using a set of general relativistic magnetohydrodynamic (GRMHD) simulations appropriate for M87*. We find that in spatially resolved millimetre wavelength images on event horizon scales, the RM can vary by orders of magnitude and even flip sign. The observational consequences of this spatial structure include significant time-variability, sign-flips, and non-λ2 evolution of the polarization plane. For some models, we find that internal RM can cause significant bandwidth depolarization even across the relatively narrow fractional bandwidths observed by the EHT. We decompose the linearly polarized emission in these models based on their RM and find that emission in front of the mid-plane can exhibit orders of magnitude less Faraday rotation than emission originating from behind the mid-plane or within the photon ring. We confirm that the spatially unresolved (i.e. image integrated) RM is a poor predictor of the accretion rate, with substantial scatter stemming from time variability and inclination effects. Models can be constrained with repeated observations to characterize time variability and the degree of non-λ2 evolution of the polarization plane.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1716327</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>