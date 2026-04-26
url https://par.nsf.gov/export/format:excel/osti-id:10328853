--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10328853</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18653/v1/2020.emnlp-main.160</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Domain-Specific Lexical Grounding in Noisy Visual-Textual Documents</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yauney, Gregory; Hessel, Jack; Mimno, David</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the 2020 Conference on Empirical Methods in Natural Language Processing (EMNLP)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2039 to 2045</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Images can give us insights into the contextual meanings of words, but current image-text grounding approaches require detailed annotations. Such granular annotation is rare, expensive, and unavailable in most domain-specific contexts. In contrast, unlabeled multi-image, multi-sentence documents are abundant. Can lexical grounding be learned from such documents, even though they have significant lexical and visual overlap? Working with a case study dataset of real estate listings, we demonstrate the challenge of distinguishing highly correlated grounded terms, such as “kitchen” and “bedroom”, and introduce metrics to assess this document similarity. We present a simple unsupervised clustering-based method that increases precision and recall beyond object detection and image tagging baselines when evaluated on labeled subsets of the dataset. The proposed method is particularly effective for local contextual meanings of a word, for example associating “granite” with countertops in the real estate dataset and with rocky landscapes in a Wikipedia dataset.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1652536</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>