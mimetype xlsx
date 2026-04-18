--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10329063</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Stable and Efficient Shapley Value-Based Reward Reallocation for Multi-Agent Reinforcement Learning of Autonomous Vehicles</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Songyang Han, He Wang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-23T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2022 IEEE International Conference on Robotics and Automation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>8765 - 8771</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>With the development of sensing and communica- tion technologies in networked cyber-physical systems (CPSs), multi-agent reinforcement learning (MARL)-based methodolo- gies are integrated into the control process of physical systems and demonstrate prominent performance in a wide array of CPS domains, such as connected autonomous vehicles (CAVs). However, it remains challenging to mathematically characterize the improvement of the performance of CAVs with commu- nication and cooperation capability. When each individual autonomous vehicle is originally self-interest, we can not assume that all agents would cooperate naturally during the training process. In this work, we propose to reallocate the system’s total reward efficiently to motivate stable cooperation among autonomous vehicles. We formally define and quantify how to reallocate the system’s total reward to each agent under the proposed transferable utility game, such that communication- based cooperation among multi-agents increases the system’s total reward. We prove that Shapley value-based reward reallocation of MARL locates in the core if the transferable utility game is a convex game. Hence, the cooperation is stable and efficient and the agents should stay in the coalition or the cooperating group. We then propose a cooperative policy learning algorithm with Shapley value reward reallocation. In experiments, compared with several literature algorithms, we show the improvement of the mean episode system reward of CAV systems using our proposed algorithm.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2047354; 1849246</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>