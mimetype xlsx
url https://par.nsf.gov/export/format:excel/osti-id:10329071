--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10329071</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D2PY00271J</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Influence of the molecular weight and size distribution of PSS on mixed ionic-electronic transport in PEDOT:PSS</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lo, Chun-Yuan; Wu, Yuhang; Awuyah, Elorm; Meli, Dilara; Nguyen, Dan My; Wu, Ruiheng; Xu, Bohan; Strzalka, Joseph; Rivnay, Jonathan; Martin, David C.; Kayser, Laure V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-17T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Polymer Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>2764 to 2775</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1759-9954</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The commercially available polyelectrolyte complex poly(3,4-ethylenedioxythiophene):poly(styrene sulfonate) (PEDOT:PSS) is ubiquitous in organic and hybrid electronics. As such, it has often been used as a benchmark material for fundamental studies and the development of new electronic devices. Yet, most studies on PEDOT:PSS have focused on its electronic conductivity in dry environments, with less consideration given to its ion transport, coupled ionic-electronic transport, and charge storage properties in aqueous environments. These properties are essential for applications in bioelectronics (sensors, actuators), charge storage devices, and electrochromic displays. Importantly, past studies on mixed ionic-electronic transport in PEDOT:PSS neglected to consider how the molecular structure of PSS affects mixed ionic-electronic transport. Herein, we therefore investigated the effect of the molecular weight and size distribution of PSS on the electronic properties and morphology of PEDOT:PSS both in dry and aqueous environments, and overall performance in organic electrochemical transistors (OECTs). Using reversible addition–fragmentation chain transfer (RAFT) polymerization with two different chain transfer agents, six PSS samples with monomodal, narrow (              Đ              = 1.1) and broad (              Đ              = 1.7) size distributions and varying molecular weights were synthesized and used as matrices for PEDOT. We found that using higher molecular weight of PSS (              M              n              = 145 kg mol              −1              ) and broad dispersity led to OECTs with the highest transconductance (up to 16 mS) and [              μC              *] values (∼140 F cm              −1              V              −1              s              −1              ) in PEDOT:PSS, despite having a lower volumetric capacitance (              C              * = 35 ± 4 F cm              −3              ). The differences were best explained by studying the microstructure of the films by atomic force microscopy (AFM). We found that heterogeneities in the PEDOT:PSS films (interconnected and large PEDOT- and PSS-rich domains) obtained from high molecular weight and high dispersity PSS led to higher charge mobility (              μ              OECT              ∼ 4 cm              2              V              −1              s              −1              ) and hence transconductance. These studies highlight the importance of considering molecular weight and size distribution in organic mixed ionic-electronic conductor, and could pave the way to designing high performance organic electronics for biological interfaces.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1751308</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>