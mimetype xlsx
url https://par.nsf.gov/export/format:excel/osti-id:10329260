--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,164 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...112 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -178,181 +65,306 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10329260</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Unbiased Asymmetric Reinforcement Learning under Partial Observability</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Baisero, Andrea; Amato, Christopher</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the  International Joint Conference on Autonomous Agents and Multiagent Systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In partially observable reinforcement learning, offline training gives access to latent information which is not available during online training and/or execution, such as the system state. Asymmetric actor-critic methods exploit such information by training a history-based policy via a state-based critic. However, many asymmetric methods lack theoretical foundation, and are only evaluated on limited domains. We examine the theory of asymmetric actor-critic methods which use state-based critics, and expose fundamental
+issues which undermine the validity of a common variant, and limit its ability to address partial observability. We propose an unbiased asymmetric actor-critic variant which is able to exploit state information while remaining theoretically sound, maintaining the validity of the policy gradient theorem, and introducing no bias and relatively low variance into the training process. An empirical evaluation performed on domains which exhibit significant partial observability confirms our analysis, demonstrating that unbiased asymmetric actor-critic converges to better policies and/or faster than symmetric and biased asymmetric baselines.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816382</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>