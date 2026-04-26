--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10329320</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1175/JCLI-D-20-0947.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Seasonal and regional signatures of ENSO in upper tropospheric jet characteristics from reanalyses</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Manney, Gloria L; Hegglin, Michaela I; Lawrence, Zachary D</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Climate</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0894-8755</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          The relationship of upper tropospheric jet variability to El Niño / Southern Oscillation (ENSO) in reanalysis datasets is analyzed for 1979–2018, revealing robust regional and seasonal variability. Tropical jets associated with monsoons and the Walker circulation are weaker and the zonal mean subtropical jet shifts equatorward in both hemispheres during El Niño, consistent with previous findings. Regional and seasonal variations are analyzed separately for subtropical and polar jets. The subtropical jet shifts poleward during El Niño over the NH eastern Pacific in DJF, and in some SH regions in MAMand SON. Subtropical jet altitudes increase during El Niño, with significant changes in the zonal mean in the NH and during summer/fall in the SH. Though zonal mean polar jet correlations with ENSO are rarely significant, robust regional/seasonal changes occur: The SH polar jet shifts equatorward during El Niño over Asia and the western Pacific in DJF, and poleward over the eastern Pacific in JJA and SON. Polar jets are weaker (stronger) during El Niño in the western (eastern) hemisphere, especially in the SH; conversely, subtropical jets are stronger (weaker) in the western (eastern) hemisphere during El Niño in winter and spring; these opposing changes, along with an anticorrelation between subtropical and polar jet windspeed, reinforce subtropical/polar jet strength differences during El Niño, and suggest ENSO-related covariability of the jets. ENSO-related jet latitude, altitude, and windspeed changes can reach 4(3)°, 0.6(0.3) km, and 6(3) ms              −1              , respectively, for the subtropical (polar) jets.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2015906</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>