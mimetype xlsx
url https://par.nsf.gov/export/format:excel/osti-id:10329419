--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10329419</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D1NJ04578D</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Detection of phosphates in water utilizing a Eu &lt;sup&gt;3+&lt;/sup&gt; -mediated relay mechanism</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Farshbaf, Sepideh; Dey, Kaustav; Mochida, Wakana; Kanakubo, Masashi; Nishiyabu, Ryuhei; Kubo, Yuji; Anzenbacher, Pavel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-24T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>New Journal of Chemistry</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>1839 to 1844</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1144-0546</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Three carboxamidequinoline ligands were synthesized and their complexes with Eu              3+              were used for recognition and detection of organic/inorganic phosphates in water. The signal transduction process is based on an “On–Off–On” switch in the fluorescence signal utilizing changes in the intramolecular charge transfer (ICT). The fluorescence emission of ligands is quenched upon exposure to the Eu              3+              (Off signal). Following the addition of the phosphate analytes the ligand–Eu              3+              complex disassembles, which results in the regeneration of the original emission of the ligand (On signal). In general, the Eu              3+              complexes show higher affinity towards adenosine 5′-triphosphate (ATP) and lower affinity to other phosphates, namely adenosine 5′-diphosphate (ADP), adenosine 5′-monophosphate (AMP), pyrophosphate (H              2              P              2              O              7              2−              , PPi), and dihydrogenphosphate (H              2              PO              4              −              , Pi).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2102581</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>