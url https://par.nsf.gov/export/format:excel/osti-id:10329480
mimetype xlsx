--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10329480</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1017/S1431927622000174</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Very-High Dynamic Range, 10,000 Frames/Second Pixel Array Detector for Electron Microscopy</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Philipp, Hugh T.; Tate, Mark W.; Shanks, Katherine S.; Mele, Luigi; Peemen, Maurice; Dona, Pleun; Hartong, Reinout; van Veen, Gerard; Shao, Yu-Tsun; Chen, Zhen; Thom-Levy, Julia; Muller, David A.; Gruner, Sol M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Microscopy and Microanalysis</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>28</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>425 to 440</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1431-9276</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Precision and accuracy of quantitative scanning transmission electron microscopy (STEM) methods such as ptychography, and the mapping of electric, magnetic, and strain fields depend on the dose. Reasonable acquisition time requires high beam current and the ability to quantitatively detect both large and minute changes in signal. A new hybrid pixel array detector (PAD), the second-generation Electron Microscope Pixel Array Detector (EMPAD-G2), addresses this challenge by advancing the technology of a previous generation PAD, the EMPAD. The EMPAD-G2 images continuously at a frame-rates up to 10 kHz with a dynamic range that spans from low-noise detection of single electrons to electron beam currents exceeding 180 pA per pixel, even at electron energies of 300 keV. The EMPAD-G2 enables rapid collection of high-quality STEM data that simultaneously contain full diffraction information from unsaturated bright-field disks to usable Kikuchi bands and higher-order Laue zones. Test results from 80 to 300 keV are presented, as are first experimental results demonstrating ptychographic reconstructions, strain and polarization maps. We introduce a new information metric, the maximum usable imaging speed (MUIS), to identify when a detector becomes electron-starved, saturated or its pixel count is mismatched with the beam current.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2039380</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>