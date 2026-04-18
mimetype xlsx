--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10329500</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/https://doi.org/10.1080/1046560X.2018.1537059</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Developing a Three-Dimensional View of Science Teaching: A Tool to Support Preservice Teacher Discourse</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sinapuelas, M. L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2019-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of college science teaching</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>101-121</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0047-231X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Next Generation Science Standards (NGSS) and the Framework for K-12 Science Education (NRC, 2012) on which they are based, describe a new vision for science education that includes having students learn science in a way that more closely aligns to how scientists and engineers work and think. Accomplishing this goal will require teacher educators to make important shifts in the ways they prepare future science teachers (NRC, 2012). Many science teaching methods courses are being reformed to better support future science teachers to meet the ambitious goals of the NGSS. Specifically, these reform efforts require evidence-based and standards-aligned tools to help preservice teachers align instruction with the new science standards. This study utilized the methodology of Improvement Science “Plan, Do Study, Act” cycles in order to design a Three-Dimensional Mapping Tool (3D Map) as a visual scaffold for use in science teaching methods courses to support preservice teachers in unpacking the components of NGSS and to promote discourse related to the three-dimensionality of planning instruction. The 3D Map provides a visualization of key elements of the NGSS, while being flexible enough to accommodate established teaching strategies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2049130</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>