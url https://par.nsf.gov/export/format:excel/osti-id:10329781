--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10329781</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1748-0221/16/11/p11028</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Selection of the silicon sensor thickness for the Phase-2 upgrade of the CMS Outer Tracker</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Adam, W.; Bergauer, T.; Blöch, D.; Dragicevic, M.; Frühwirth, R.; Hinger, V.; Steininger, H.; Beaumont, W.; Di Croce, D.; Janssen, X.; Kello, T.; Lelek, A.; Van Mechelen, P.; Van Putte, S.; Van Remortel, N.; Blekman, F.; Delcourt, M.; D'Hondt, J.; Lowette, S.; Moortgat, S.; Morton, A.; Muller, D.; Sahasransu, A.R.; Sørensen Bols, E.; Allard, Y.; Beghin, D.; Bilin, B.; Clerbaux, B.; De Lentdecker, G.; Deng, W.; Favart, L.; Grebenyuk, A.; Hohov, D.; Kalsi, A.; Khalilzadeh, A.; Mahdavikhorrami, M.; Makarenko, I.; Moureaux, L.; Popov, A.; Postiau, N.; Robert, F.; Song, Z.; Thomas, L.; Vanlaer, P.; Vannerom, D.; Wang, Q.; Wang, H.; Yang, Y.; Bethani, A.; Bruno, G.; Bury, F.; Caputo, C.; David, P.; Deblaere, A.; Delaere, C.; Donertas, I.S.; Giammanco, A.; Lemaitre, V.; Mondal, K.; Prisciandaro, J.; Szilasi, N.; Taliercio, A.; Teklishyn, M.; Vischia, P.; Wertz, S.; Brigljević, V.; Ferenček, D.; Majumder, D.; Mishra, S.; Roguljić, M.; Starodumov, A.; Šuša, T.; Eerola, P.; Brücken, E.; Lampén, T.; Martikainen, L.; Tuominen, E.; Luukka, P.; Tuuva, T.; Agram, J.-L.; Andrea, J.; Apparu, D.; Bloch, D.; Bonnin, C.; Bourgatte, G.; Brom, J.-M.; Chabert, E.; Charles, L.; Collard, C.; Dangelser, E.; Darej, D.; Goerlach, U.; Grimault, C.; Gross, L.; Haas, C.; Krauth, M.; Nibigira, E.; Ollivier-Henry, N.; Silva Jiménez, E.; Asilar, E.; Baulieu, G.; Boudoul, G.; Caponetto, L.; Chanon, N.; Contardo, D.; Dené, P.; Dupasquier, T.; Galbit, G.; Jain, S.; Lumb, N.; Mirabito, L.; Nodari, B.; Perries, S.; Vander Donckt, M.; Viret, S.; Botta, V.; Feld, L.; Karpinski, W.; Klein, K.; Lipinski, M.; Louis, D.; Meuser, D.; Pauls, A.; Pierschel, G.; Rauch, M.; Röwert, N.; Schulz, J.; Teroerde, M.; Wlochal, M.; Dziwok, C.; Fluegge, G.; Pooth, O.; Stahl, A.; Ziemons, T.; Cheng, C.; Connor, P.; De Wit, A.; Eckerlin, G.; Eckstein, D.; Gallo, E.; Guthoff, M.; Harb, A.; Kleinwort, C.; Mankel, R.; Maser, H.; Meyer, M.; Muhl, C.; Mussgiller, A.; Otarid, Y.; Pitzl, D.; Reichelt, O.; Savitskyi, M.; Stever, R.; Tonon, N.; Velyka, A.; Walsh, R.; Wang, Q.; Zuber, A.; Abbas, M.; Ardila, L.; Balzer, M.; Barvich, T.; Blank, T.; Butz, E.; Caselle, M.; De Boer, W.; Dierlamm, A.; Droll, A.; Elicabuk, U.; El Morabit, K.; Hartmann, F.; Husemann, U.; Koppenhöfer, R.; Maier, S.; Mallows, S.; Mehner, T.; Metzler, M.; Modes, J.; Müller-Gosewisch, J.-O.; Muller, Th.; Neufeld, M.; Nürnberg, A.; Sander, O.; Schell, D.; Schröder, M.; Shvetsov, I.; Simonis, H.J.; Stanulla, J.; Steck, P.; Wassmer, M.; Weber, M.; Weddigen, A.; Wittig, F.; Anagnostou, G.; Assiouras, P.; Daskalakis, G.; Kazas, I.; Kyriakis, A.; Loukas, D.; Balázs, T.; Márton, K.; Siklér, F.; Veszprémi, V.; Das, A.; Kar, C.; Mal, P.; Mohanty, R.; Saha, P.; Swain, S.; Bhardwaj, A.; Jain, C.; Jain, G.; Kumar, A.; Ranjan, K.; Saumya, S.; Bhattacharya, R.; Dutta, S.; Palit, P.; Saha, G.; Sarkar, S.; Cariola, P.; Creanza, D.; de Palma, M.; De Robertis, G.; Fiore, L.; Ince, M.; Loddo, F.; Maggi, G.; Martiradonna, S.; Mongelli, M.; My, S.; Selvaggi, G.; Silvestris, L.; Albergo, S.; Costa, S.; Di Mattia, A.; Potenza, R.; Saizu, M.A.; Tricomi, A.; Tuve, C.; Barbagli, G.; Brianzi, M.; Cassese, A.; Ceccarelli, R.; Ciaranfi, R.; Ciulli, V.; Civinini, C.; D'Alessandro, R.; Fiori, F.; Focardi, E.; Latino, G.; Lenzi, P.; Lizzo, M.; Meschini, M.; Paoletti, S.; Seidita, R.; Sguazzoni, G.; Viliani, L.; Ferro, F.; Robutti, E.; Brivio, F.; Dinardo, M.E.; Dini, P.; Gennai, S.; Guzzi, L.; Malvezzi, S.; Menasce, D.; Moroni, L.; Pedrini, D.; Zuolo, D.; Azzi, P.; Bacchetta, N.; Bortignon, P.; Bisello, D.; Dorigo, T.; Tosi, M.; Yarar, H.; Gaioni, L.; Manghisoni, M.; Ratti, L.; Re, V.; Riceputi, E.; Traversi, G.; Asenov, P.; Baldinelli, G.; Bianchi, F.; Bilei, G.M.; Bizzaglia, S.; Caprai, M.; Checcucci, B.; Ciangottini, D.; Fanò, L.; Farnesini, L.; Ionica, M.; Magherini, M.; Mantovani, G.; Mariani, V.; Menichelli, M.; Morozzi, A.; Moscatelli, F.; Passeri, D.; Piccinelli, A.; Placidi, P.; Rossi, A.; Santocchia, A.; Spiga, D.; Storchi, L.; Tedeschi, T.; Turrioni, C.; Azzurri, P.; Bagliesi, G.; Basti, A.; Beccherle, R.; Bertacchi, V.; Bianchini, L.; Boccali, T.; Bosi, F.; Castaldi, R.; Ciocci, M.A.; Dell'Orso, R.; Donato, S.; Giassi, A.; Grippo, M.T.; Ligabue, F.; Magazzu, G.; Manca, E.; Mandorli, G.; Massa, M.; Mazzoni, E.; Messineo, A.; Moggi, A.; Morsani, F.; Palla, F.; Parolia, S.; Raffaelli, F.; Ramirez Sanchez, G.; Rizzi, A.; Roy Chowdhury, S.; Spagnolo, P.; Tenchini, R.; Tonelli, G.; Venturi, A.; Verdini, P.G.; Bellan, R.; Coli, S.; Costa, M.; Covarelli, R.; Dellacasa, G.; Demaria, N.; Garbolino, S.; Grippo, M.; Migliore, E.; Monteil, E.; Monteno, M.; Ortona, G.; Pacher, L.; Rivetti, A.; Solano, A.; Vagnerini, A.; Ambrozas, M.; Juodagalvis, A.; Rinkevicius, A.; Ahmad, A.; Muhammad, S.; Sultan, A.; Curras Rivera, E.; Duarte Campderros, J.; Fernandez, M.; Garcia Alonso, A.; Gomez, G.; Gonzalez Sanchez, F.J.; Jaramillo Echeverria, R.; Moya, D.; Ruiz Jimeno, A.; Scodellaro, L.; Vila, I.; Virto, A.L.; Vizan Garcia, J.M.; Abbaneo, D.; Ahmed, I.; Albert, E.; Almeida, J.; Barinoff, M.; Batista Lopes, J.; Bergamin, G.; Blanchot, G.; Boyer, F.; Caratelli, A.; Carnesecchi, R.; Ceresa, D.; Christiansen, J.; Cichy, K.; Daguin, J.; Detraz, S.; Dudek, M.; Emriskova, N.; Faccio, F.; Frank, N.; French, T.; Hollos, A.; Hugo, G.; Kaplon, J.; Kerekes, Z.; Kloukinas, K.; Koss, N.; Kottelat, L.; Koukola, D.; Kovacs, M.; La Rosa, A.; Lenoir, P.; Loos, R.; Marchioro, A.; Mateos Dominguez, I.; Mersi, S.; Michelis, S.; Millet, A.; Onnela, A.; Orfanelli, S.; Pakulski, T.; Papadopoulos, A.; Perez, A.; Perez Gomez, F.; Pernot, J.-F.; Petagna, P.; Piazza, Q.; Rose, P.; Scarfì, S.; Sinani, M.; Tavares Rego, R.; Tropea, P.; Troska, J.; Tsirou, A.; Vasey, F.; Vichoudis, P.; Zografos, A.; Bertl, W.; Caminada, L.; Ebrahimi, A.; Erdmann, W.; Horisberger, R.; Kaestli, H.-C.; Kotlinski, D.; Langenegger, U.; Meier, B.; Missiroli, M.; Noehte, L.; Rohe, T.; Streuli, S.; Androsov, K.; Backhaus, M.; Becker, R.; Berger, P.; De Cosa, A.; di Calafiori, D.; Calandri, A.; Djambazov, L.; Donega, M.; Dorfer, C.; Eble, F.; Glessgen, F.; Grab, C.; Hits, D.; Lustermann, W.; Meinhard, M.; Niedziela, J.; Perovic, V.; Reichmann, M.; Ristic, B.; Roeser, U.; Ruini, D.; Sörensen, J.; Wallny, R.; Bösiger, K.; Brzhechko, D.; Canelli, F.; Cormier, K.; Del Burgo, R.; Huwiler, M.; Jofrehei, A.; Kilminster, B.; Leontsinis, S.; Macchiolo, A.; Molinatti, U.; Maier, R.; Mikuni, V.; Neutelings, I.; Reimers, A.; Robmann, P.; Takahashi, Y.; Wolf, D.; Chen, P.-H.; Hou, W.-S.; Lu, R.-S.; Clement, E.; Cussans, D.; Goldstein, J.; Seif El Nasr-Storey, S.; Stylianou, N.; Coughlan, J.A.; Harder, K.; Manolopoulos, K.; Tomalin, I.R.; Bainbridge, R.; Borg, J.; Brown, C.; Fedi, G.; Hall, G.; Monk, D.; Pesaresi, M.; Uchida, K.; Coldham, K.; Cole, J.; Ghorbani, M.; Khan, A.; Kyberd, P.; Reid, I.D.; Bartek, R.; Dominguez, A.; Uniyal, R.; Vargas Hernandez, A.M.; Benelli, G.; Burkle, B.; Coubez, X.; Heintz, U.; Hinton, N.; Hogan, J.; Honma, A.; Korotkov, A.; Li, D.; Lukasik, M.; Narain, M.; Sagir, S.; Simpson, F.; Spencer, E.; Usai, E.; Voelker, J.; Wong, W.Y.; Zhang, W.; Cannaert, E.; Chertok, M.; Conway, J.; Haza, G.; Hemer, D.; Jensen, F.; Thomson, J.; Wei, W.; Welton, T.; Yohay, R.; Zhang, F.; Hanson, G.; Si, W.; Chang, P.; Cooperstein, S.B.; Deelen, N.; Gerosa, R.; Giannini, L.; Krutelyov, S.; Sathia, B.N.; Sharma, V.; Tadel, M.; Yagil, A.; Dutta, V.; Gouskos, L.; Incandela, J.; Kilpatrick, M.; Kyre, S.; Qu, H.; Quinnan, M.; Cumalat, J.P.; Ford, W.T.; MacDonald, E.; Perloff, A.; Stenson, K.; Ulmer, K.A.; Wagner, S.R.; Alexander, J.; Bordlemay Padilla, Y.; Bright-Thonney, S.; Chen, X.; Cheng, Y.; Conway, J.; Cranshaw, D.; Datta, A.; Filenius, A.; Hogan, S.; Lantz, S.; Monroy, J.; Postema, H.; Quach, D.; Reichert, J.; Reid, M.; Riley, D.; Ryd, A.; Smolenski, K.; Strohman, C.; Thom, J.; Wittich, P.; Zou, R.; Bakshi, A.; Berry, D.R.; Burkett, K.; Butler, D.; Canepa, A.; Derylo, G.; Dickinson, J.; Di Petrillo, K.F.; Ghosh, A.; Gingu, C.; Gonzalez, H.; Grünendahl, S.; Horyn, L.; Johnson, M.; Klabbers, P.; Lei, C.M.; Lipton, R.; Los, S.; Merkel, P.; Murat, P.; Nahn, S.; Ravera, F.; Rivera, R.; Spiegel, L.; Uplegger, L.; Voirin, E.; Weber, H.A.; Becerril Gonzalez, H.; Dittmer, S.; Evdokimov, A.; Evdokimov, O.; Gerber, C.E.; Hofman, D.J.; Mills, C.; Roy, T.; Rudrabhatla, S.; Yoo, J.; Alhusseini, M.; Durgut, S.; Nachtman, J.; Onel, Y.; Rude, C.; Snyder, C.; Yi, K.; Amram, O.; Eminizer, N.; Gritsan, A.; Kyriacou, S.; Maksimovic, P.; Mantilla Suarez, C.; Roskes, J.; Swartz, M.; Vami, T.; Anguiano, J.; Bean, A.; Khalil, S.; Schmitz, E.; Wilson, G.; Ivanov, A.; Mitchell, T.; Modak, A.; Taylor, R.; Acosta, J.G.; Cremaldi, L.M.; Oliveros, S.; Perera, L.; Summers, D.; Bloom, K.; Claes, D.R.; Fangmeier, C.; Golf, F.; Joo, C.; Kravchenko, I.; Siado, J.; Iashvili, I.; Kharchilava, A.; McLean, C.; Nguyen, D.; Pekkanen, J.; Rappoccio, S.; Albert, A.; Demiragli, Z.; Gastler, D.; Hazen, E.; Peck, A.; Rohlf, J.; Li, J.; Parker, A.; Skinnari, L.; Hahn, K.; Liu, Y.; Sung, K.; Cardwell, B.; Francis, B.; Hill, C.S.; Wei, K.; Malik, S.; Norberg, S.; Ramirez Vargas, J.E.; Chawla, R.; Das, S.; Jones, M.; Jung, A.; Koshy, A.; Liu, M.; Negro, G.; Thieman, J.; Cheng, T.; Dolen, J.; Parashar, N.; Ecklund, K.M.; Freed, S.; Kumar, A.; Liu, H.; Nussbaum, T.; Demina, R.; Dulemba, J.; Hindrichs, O.; Korjenevski, S.; Bartz, E.; Gandrakotra, A.; Gershtein, Y.; Halkiadakis, E.; Hart, A.; Lath, A.; Nash, K.; Osherson, M.; Schnetzer, S.; Stone, R.; Eusebi, R.; D'Angelo, P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Instrumentation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>P11028</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1748-0221</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          During the operation of the CMS experiment at the  High-Luminosity LHC the silicon sensors of the Phase-2 Outer Tracker  will be exposed to radiation levels that could potentially  deteriorate their performance. Previous studies had determined that  planar float zone silicon with n-doped strips on a p-doped substrate  was preferred over p-doped strips on an n-doped substrate. The last  step in evaluating the optimal design for the mass production of  about 200 m              2              of silicon sensors was to compare sensors of  baseline thickness (about 300 μm) to thinned sensors (about  240 μm), which promised several benefits at high radiation  levels because of the higher electric fields at the same bias  voltage.  This study provides a direct comparison of these two  thicknesses in terms of sensor characteristics as well as charge  collection and hit efficiency for fluences up to  1.5 × 10              15              n              eq              /cm              2              . The measurement results  demonstrate that sensors with about 300 μm thickness will  ensure excellent tracking performance even at the highest considered  fluence levels expected for the Phase-2 Outer  Tracker.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1912740</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>