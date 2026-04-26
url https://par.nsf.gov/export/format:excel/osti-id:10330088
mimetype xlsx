--- v0 (2026-01-16)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10330088</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/jimaging7100204</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Masked Face Analysis via Multi-Task Deep Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Patel, Vatsa S.; Nie, Zhongliang; Le, Trung-Nghia; Nguyen, Tam V.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Imaging</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>204</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2313-433X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Face recognition with wearable items has been a challenging task in computer vision and involves the problem of identifying humans wearing a face mask. Masked face analysis via multi-task learning could effectively improve performance in many fields of face analysis. In this paper, we propose a unified framework for predicting the age, gender, and emotions of people wearing face masks. We first construct FGNET-MASK, a masked face dataset for the problem. Then, we propose a multi-task deep learning model to tackle the problem. In particular, the multi-task deep learning model takes the data as inputs and shares their weight to yield predictions of age, expression, and gender for the masked face. Through extensive experiments, the proposed framework has been found to provide a better performance than other existing methods.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025234</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>