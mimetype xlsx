--- v0 (2026-01-17)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10330090</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s11760-022-02184-5</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Adaptive multi-vehicle motion counting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Nguyen, Xuan-Duong; Vu, Anh-Khoa Nguyen; Nguyen, Thanh-Danh; Phan, Nguyen; Dinh, Bao-Duy Duyen; Nguyen, Nhat-Duy; Nguyen, Tam V.; Nguyen, Vinh-Tiep; Le, Duy-Dinh</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Signal, Image and Video Processing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1863-1703</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Counting multi-vehicle motions via traffic cameras in urban areas is crucial for smart cities. Even though several frameworks have been proposed in this task, there is no prior work focusing on the highly common, dense and size-variant vehicles such as motorcycles. In this paper, we propose a novel framework for vehicle motion counting with adaptive label-independent tracking and counting modules that processes 12 frames per second. Our framework adapts hyperparameters for multi-vehicle tracking and properly works in complex traffic conditions, especially invariant to camera perspectives. We achieved the competitive results in terms of root-mean-square error and runtime performance.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2025234</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>