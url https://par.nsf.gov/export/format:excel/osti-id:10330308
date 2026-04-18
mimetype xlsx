--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10330308</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/sciadv.abi8592</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Biodiversity has a positive but saturating effect on imperiled coral reefs</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Clements, Cody S.; Hay, Mark E.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-15T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science Advances</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>7</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>42</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2375-2548</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Species loss threatens ecosystems worldwide, but the ecological processes and thresholds that underpin positive biodiversity effects among critically important foundation species, such as corals on tropical reefs, remain inadequately understood. In field experiments, we manipulated coral species richness and intraspecific density to test whether, and how, biodiversity affects coral productivity and survival. Corals performed better in mixed species assemblages. Improved performance was unexplained by competition theory alone, suggesting that positive effects exceeded agonistic interactions during our experiments. Peak coral performance occurred at intermediate species richness and declined thereafter. Positive effects of coral diversity suggest that species’ losses on degraded reefs make recovery more difficult and further decline more likely. Harnessing these positive interactions may improve ecosystem conservation and restoration in a changing ocean.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1637396; 1947522</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>