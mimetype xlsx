--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10330526</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1785/0220200452</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Responding to Media Inquiries about Earthquake Triggering Interactions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Fan, Fang; Ye, Lingling; Kanamori, Hiroo; Lay, Thorne</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Seismological Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>92</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>3035 to 3045</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0895-0695</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            In the aftermath of a significant earthquake, seismologists are frequently asked questions by the media and public regarding possible interactions with recent prior events, including events at great distances away, along with prospects of larger events yet to come, both locally and remotely. For regions with substantial earthquake catalogs that provide information on the regional Gutenberg–Richter magnitude–frequency relationship, Omori temporal aftershock statistical behavior, and aftershock productivity parameters, probabilistic responses can be provided for likelihood of nearby future events of larger magnitude, as well as expected behavior of the overall aftershock sequence. However, such procedures generally involve uncertain extrapolations of parameterized equations to infrequent large events and do not provide answers to inquiries about long-range interactions, either retrospectively for interaction with prior remote large events or prospectively for interaction with future remote large events. Dynamic triggering that may be involved in such long-range interactions occurs, often with significant temporal delay, but is not well understood, making it difficult to respond to related inquiries. One approach to addressing such inquiries is to provide retrospective or prospective occurrence histories for large earthquakes based on global catalogs; while not providing quantitative understanding of any physical interaction, experience-based guidance on the (typically very low) chances of causal interactions can inform public understanding of likelihood of specific scenarios they are commonly very interested in.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1802364</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>