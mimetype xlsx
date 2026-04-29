--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10330548</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/2041-8213/ac6736</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>First Sagittarius A* Event Horizon Telescope Results. IV. Variability, Morphology, and Black Hole Mass</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Akiyama, Kazunori; Alberdi, Antxon; Alef, Walter; Algaba, Juan Carlos; Anantua, Richard; Asada, Keiichi; Azulay, Rebecca; Bach, Uwe; Baczko, Anne-Kathrin; Ball, David; Baloković, Mislav; Barrett, John; Bauböck, Michi; Benson, Bradford A.; Bintley, Dan; Blackburn, Lindy; Blundell, Raymond; Bouman, Katherine L.; Bower, Geoffrey C.; Boyce, Hope; Bremer, Michael; Brinkerink, Christiaan D.; Brissenden, Roger; Britzen, Silke; Broderick, Avery E.; Broguiere, Dominique; Bronzwaer, Thomas; Bustamante, Sandra; Byun, Do-Young; Carlstrom, John E.; Ceccobello, Chiara; Chael, Andrew; Chan, Chi-kwan; Chatterjee, Koushik; Chatterjee, Shami; Chen, Ming-Tang; Chen, Yongjun; Cheng, Xiaopeng; Cho, Ilje; Christian, Pierre; Conroy, Nicholas S.; Conway, John E.; Cordes, James M.; Crawford, Thomas M.; Crew, Geoffrey B.; Cruz-Osorio, Alejandro; Cui, Yuzhu; Davelaar, Jordy; Laurentis, Mariafelicia De; Deane, Roger; Dempsey, Jessica; Desvignes, Gregory; Dexter, Jason; Dhruv, Vedant; Doeleman, Sheperd S.; Dougal, Sean; Dzib, Sergio A.; Eatough, Ralph P.; Emami, Razieh; Falcke, Heino; Farah, Joseph; Fish, Vincent L.; Fomalont, Ed; Ford, H. Alyson; Fraga-Encinas, Raquel; Freeman, William T.; Friberg, Per; Fromm, Christian M.; Fuentes, Antonio; Galison, Peter; Gammie, Charles F.; García, Roberto; Gentaz, Olivier; Georgiev, Boris; Goddi, Ciriaco; Gold, Roman; Gómez-Ruiz, Arturo I.; Gómez, José L.; Gu, Minfeng; Gurwell, Mark; Hada, Kazuhiro; Haggard, Daryl; Haworth, Kari; Hecht, Michael H.; Hesper, Ronald; Heumann, Dirk; Ho, Luis C.; Ho, Paul; Honma, Mareki; Huang, Chih-Wei L.; Huang, Lei; Hughes, David H.; Ikeda, Shiro; Impellizzeri, C. M.; Inoue, Makoto; Issaoun, Sara; James, David J.; Jannuzi, Buell T.; Janssen, Michael; Jeter, Britton; Jiang, Wu; Jiménez-Rosales, Alejandra; Johnson, Michael D.; Jorstad, Svetlana; Joshi, Abhishek V.; Jung, Taehyun; Karami, Mansour; Karuppusamy, Ramesh; Kawashima, Tomohisa; Keating, Garrett K.; Kettenis, Mark; Kim, Dong-Jin; Kim, Jae-Young; Kim, Jongsoo; Kim, Junhan; Kino, Motoki; Koay, Jun Yi; Kocherlakota, Prashant; Kofuji, Yutaro; Koch, Patrick M.; Koyama, Shoko; Kramer, Carsten; Kramer, Michael; Krichbaum, Thomas P.; Kuo, Cheng-Yu; Bella, Noemi La; Lauer, Tod R.; Lee, Daeyoung; Lee, Sang-Sung; Leung, Po Kin; Levis, Aviad; Li, Zhiyuan; Lico, Rocco; Lindahl, Greg; Lindqvist, Michael; Lisakov, Mikhail; Liu, Jun; Liu, Kuo; Liuzzo, Elisabetta; Lo, Wen-Ping; Lobanov, Andrei P.; Loinard, Laurent; Lonsdale, Colin J.; Lu, Ru-Sen; Mao, Jirong; Marchili, Nicola; Markoff, Sera; Marrone, Daniel P.; Marscher, Alan P.; Martí-Vidal, Iván; Matsushita, Satoki; Matthews, Lynn D.; Medeiros, Lia; Menten, Karl M.; Michalik, Daniel; Mizuno, Izumi; Mizuno, Yosuke; Moran, James M.; Moriyama, Kotaro; Moscibrodzka, Monika; Müller, Cornelia; Mus, Alejandro; Musoke, Gibwa; Myserlis, Ioannis; Nadolski, Andrew; Nagai, Hiroshi; Nagar, Neil M.; Nakamura, Masanori; Narayan, Ramesh; Narayanan, Gopal; Natarajan, Iniyan; Nathanail, Antonios; Fuentes, Santiago Navarro; Neilsen, Joey; Neri, Roberto; Ni, Chunchong; Noutsos, Aristeidis; Nowak, Michael A.; Oh, Junghwan; Okino, Hiroki; Olivares, Héctor; Ortiz-León, Gisela N.; Oyama, Tomoaki; Palumbo, Daniel C.; Paraschos, Georgios Filippos; Park, Jongho; Parsons, Harriet; Patel, Nimesh; Pen, Ue-Li; Pesce, Dominic W.; Piétu, Vincent; Plambeck, Richard; PopStefanija, Aleksandar; Porth, Oliver; Pötzl, Felix M.; Prather, Ben; Preciado-López, Jorge A.; Pu, Hung-Yi; Ramakrishnan, Venkatessh; Rao, Ramprasad; Rawlings, Mark G.; Raymond, Alexander W.; Rezzolla, Luciano; Ricarte, Angelo; Ripperda, Bart; Roelofs, Freek; Rogers, Alan; Ros, Eduardo; Romero-Cañizales, Cristina; Roshanineshat, Arash; Rottmann, Helge; Roy, Alan L.; Ruiz, Ignacio; Ruszczyk, Chet; Rygl, Kazi L.; Sánchez, Salvador; Sánchez-Argüelles, David; Sánchez-Portal, Miguel; Sasada, Mahito; Satapathy, Kaushik; Savolainen, Tuomas; Schloerb, F. Peter; Schonfeld, Jonathan; Schuster, Karl-Friedrich; Shao, Lijing; Shen, Zhiqiang; Small, Des; Sohn, Bong Won; SooHoo, Jason; Souccar, Kamal; Sun, He; Tazaki, Fumie; Tetarenko, Alexandra J.; Tiede, Paul; Tilanus, Remo P.; Titus, Michael; Torne, Pablo; Traianou, Efthalia; Trent, Tyler; Trippe, Sascha; Turk, Matthew; van Bemmel, Ilse; van Langevelde, Huib Jan; van Rossum, Daniel R.; Vos, Jesse; Wagner, Jan; Ward-Thompson, Derek; Wardle, John; Weintroub, Jonathan; Wex, Norbert; Wharton, Robert; Wielgus, Maciek; Wiik, Kaj; Witzel, Gunther; Wondrak, Michael F.; Wong, George N.; Wu, Qingwen; Yamaguchi, Paul; Yoon, Doosoo; Young, André; Young, Ken; Younsi, Ziri; Yuan, Feng; Yuan, Ye-Fei; Zensus, J. Anton; Zhang, Shuo; Zhao, Guang-Yao; Zhao, Shan-Shan; Chang, Dominic O.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>930</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>L15</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-8205</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          In this paper we quantify the temporal variability and image morphology of the horizon-scale emission from Sgr A*, as observed by the EHT in 2017 April at a wavelength of 1.3 mm. We find that the Sgr A* data exhibit variability that exceeds what can be explained by the uncertainties in the data or by the effects of interstellar scattering. The magnitude of this variability can be a substantial fraction of the correlated flux density, reaching ∼100% on some baselines. Through an exploration of simple geometric source models, we demonstrate that ring-like morphologies provide better fits to the Sgr A* data than do other morphologies with comparable complexity. We develop two strategies for fitting static geometric ring models to the time-variable Sgr A* data; one strategy fits models to short segments of data over which the source is static and averages these independent fits, while the other fits models to the full data set using a parametric model for the structural variability power spectrum around the average source structure. Both geometric modeling and image-domain feature extraction techniques determine the ring diameter to be 51.8 ± 2.3              μ              as  (68% credible intervals), with the ring thickness constrained to have an FWHM between ∼30% and 50% of the ring diameter. To bring the diameter measurements to a common physical scale, we calibrate them using synthetic data generated from GRMHD simulations. This calibration constrains the angular size of the gravitational radius to be                                                                                                                                            4.8                                                              −                      0.7                                                              +                      1.4                                                                                                  μ              as, which we combine with an independent distance measurement from maser parallaxes to determine the mass of Sgr A* to be                                                                                                                                            4.0                                                              −                      0.6                                                              +                      1.1                                                        ×                                                            10                                                              6                                                                                                  M              ⊙              .</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1852617; 1816420; 1935980; 2034306; 1716327; 1726637; 1903847</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>