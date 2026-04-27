--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10330554</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/2041-8213/ac6674</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>First Sagittarius A* Event Horizon Telescope Results. I. The Shadow of the Supermassive Black Hole in the Center of the Milky Way</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Akiyama, Kazunori; Alberdi, Antxon; Alef, Walter; Algaba, Juan Carlos; Anantua, Richard; Asada, Keiichi; Azulay, Rebecca; Bach, Uwe; Baczko, Anne-Kathrin; Ball, David; Baloković, Mislav; Barrett, John; Bauböck, Michi; Benson, Bradford A.; Bintley, Dan; Blackburn, Lindy; Blundell, Raymond; Bouman, Katherine L.; Bower, Geoffrey C.; Boyce, Hope; Bremer, Michael; Brinkerink, Christiaan D.; Brissenden, Roger; Britzen, Silke; Broderick, Avery E.; Broguiere, Dominique; Bronzwaer, Thomas; Bustamante, Sandra; Byun, Do-Young; Carlstrom, John E.; Ceccobello, Chiara; Chael, Andrew; Chan, Chi-kwan; Chatterjee, Koushik; Chatterjee, Shami; Chen, Ming-Tang; Chen, Yongjun; Cheng, Xiaopeng; Cho, Ilje; Christian, Pierre; Conroy, Nicholas S.; Conway, John E.; Cordes, James M.; Crawford, Thomas M.; Crew, Geoffrey B.; Cruz-Osorio, Alejandro; Cui, Yuzhu; Davelaar, Jordy; Laurentis, Mariafelicia De; Deane, Roger; Dempsey, Jessica; Desvignes, Gregory; Dexter, Jason; Dhruv, Vedant; Doeleman, Sheperd S.; Dougal, Sean; Dzib, Sergio A.; Eatough, Ralph P.; Emami, Razieh; Falcke, Heino; Farah, Joseph; Fish, Vincent L.; Fomalont, Ed; Ford, H. Alyson; Fraga-Encinas, Raquel; Freeman, William T.; Friberg, Per; Fromm, Christian M.; Fuentes, Antonio; Galison, Peter; Gammie, Charles F.; García, Roberto; Gentaz, Olivier; Georgiev, Boris; Goddi, Ciriaco; Gold, Roman; Gómez-Ruiz, Arturo I.; Gómez, José L.; Gu, Minfeng; Gurwell, Mark; Hada, Kazuhiro; Haggard, Daryl; Haworth, Kari; Hecht, Michael H.; Hesper, Ronald; Heumann, Dirk; Ho, Luis C.; Ho, Paul; Honma, Mareki; Huang, Chih-Wei L.; Huang, Lei; Hughes, David H.; Ikeda, Shiro; Impellizzeri, C. M.; Inoue, Makoto; Issaoun, Sara; James, David J.; Jannuzi, Buell T.; Janssen, Michael; Jeter, Britton; Jiang, Wu; Jiménez-Rosales, Alejandra; Johnson, Michael D.; Jorstad, Svetlana; Joshi, Abhishek V.; Jung, Taehyun; Karami, Mansour; Karuppusamy, Ramesh; Kawashima, Tomohisa; Keating, Garrett K.; Kettenis, Mark; Kim, Dong-Jin; Kim, Jae-Young; Kim, Jongsoo; Kim, Junhan; Kino, Motoki; Koay, Jun Yi; Kocherlakota, Prashant; Kofuji, Yutaro; Koch, Patrick M.; Koyama, Shoko; Kramer, Carsten; Kramer, Michael; Krichbaum, Thomas P.; Kuo, Cheng-Yu; Bella, Noemi La; Lauer, Tod R.; Lee, Daeyoung; Lee, Sang-Sung; Leung, Po Kin; Levis, Aviad; Li, Zhiyuan; Lico, Rocco; Lindahl, Greg; Lindqvist, Michael; Lisakov, Mikhail; Liu, Jun; Liu, Kuo; Liuzzo, Elisabetta; Lo, Wen-Ping; Lobanov, Andrei P.; Loinard, Laurent; Lonsdale, Colin J.; Lu, Ru-Sen; Mao, Jirong; Marchili, Nicola; Markoff, Sera; Marrone, Daniel P.; Marscher, Alan P.; Martí-Vidal, Iván; Matsushita, Satoki; Matthews, Lynn D.; Medeiros, Lia; Menten, Karl M.; Michalik, Daniel; Mizuno, Izumi; Mizuno, Yosuke; Moran, James M.; Moriyama, Kotaro; Moscibrodzka, Monika; Müller, Cornelia; Mus, Alejandro; Musoke, Gibwa; Myserlis, Ioannis; Nadolski, Andrew; Nagai, Hiroshi; Nagar, Neil M.; Nakamura, Masanori; Narayan, Ramesh; Narayanan, Gopal; Natarajan, Iniyan; Nathanail, Antonios; Fuentes, Santiago Navarro; Neilsen, Joey; Neri, Roberto; Ni, Chunchong; Noutsos, Aristeidis; Nowak, Michael A.; Oh, Junghwan; Okino, Hiroki; Olivares, Héctor; Ortiz-León, Gisela N.; Oyama, Tomoaki; Özel, Feryal; Palumbo, Daniel C.; Paraschos, Georgios Filippos; Park, Jongho; Parsons, Harriet; Patel, Nimesh; Pen, Ue-Li; Pesce, Dominic W.; Piétu, Vincent; Plambeck, Richard; PopStefanija, Aleksandar; Porth, Oliver; Pötzl, Felix M.; Prather, Ben; Preciado-López, Jorge A.; Psaltis, Dimitrios; Pu, Hung-Yi; Ramakrishnan, Venkatessh; Rao, Ramprasad; Rawlings, Mark G.; Raymond, Alexander W.; Rezzolla, Luciano; Ricarte, Angelo; Ripperda, Bart; Roelofs, Freek; Rogers, Alan; Ros, Eduardo; Romero-Cañizales, Cristina; Roshanineshat, Arash; Rottmann, Helge; Roy, Alan L.; Ruiz, Ignacio; Ruszczyk, Chet; Rygl, Kazi L.; Sánchez, Salvador; Sánchez-Argüelles, David; Sánchez-Portal, Miguel; Sasada, Mahito; Satapathy, Kaushik; Savolainen, Tuomas; Schloerb, F. Peter; Schonfeld, Jonathan; Schuster, Karl-Friedrich; Shao, Lijing; Shen, Zhiqiang; Small, Des; Sohn, Bong Won; SooHoo, Jason; Souccar, Kamal; Sun, He; Tazaki, Fumie; Tetarenko, Alexandra J.; Tiede, Paul; Tilanus, Remo P.; Titus, Michael; Torne, Pablo; Traianou, Efthalia; Trent, Tyler; Trippe, Sascha; Turk, Matthew; van Bemmel, Ilse; van Langevelde, Huib Jan; van Rossum, Daniel R.; Vos, Jesse; Wagner, Jan; Ward-Thompson, Derek; Wardle, John; Weintroub, Jonathan; Wex, Norbert; Wharton, Robert; Wielgus, Maciek; Wiik, Kaj; Witzel, Gunther; Wondrak, Michael F.; Wong, George N.; Wu, Qingwen; Yamaguchi, Paul; Yoon, Doosoo; Young, André; Young, Ken; Younsi, Ziri; Yuan, Feng; Yuan, Ye-Fei; Zensus, J. Anton; Zhang, Shuo; Zhao, Guang-Yao; Zhao, Shan-Shan; Agurto, Claudio; Allardi, Alexander; Amestica, Rodrigo; Araneda, Juan Pablo; Arriagada, Oriel; Berghuis, Jennie L.; Bertarini, Alessandra; Berthold, Ryan; Blanchard, Jay; Brown, Ken; Cárdenas, Mauricio; Cantzler, Michael; Caro, Patricio; Castillo-Domínguez, Edgar; Chan, Tin Lok; Chang, Chih-Cheng; Chang, Dominic O.; Chang, Shu-Hao; Chang, Song-Chu; Chen, Chung-Chen; Chilson, Ryan; Chuter, Tim C.; Ciechanowicz, Miroslaw; Colin-Beltran, Edgar; Coulson, Iain M.; Crowley, Joseph; Degenaar, Nathalie; Dornbusch, Sven; Durán, Carlos A.; Everett, Wendeline B.; Faber, Aaron; Forster, Karl; Fuchs, Miriam M.; Gale, David M.; Geertsema, Gertie; González, Edouard; Graham, Dave; Gueth, Frédéric; Halverson, Nils W.; Han, Chih-Chiang; Han, Kuo-Chang; Hasegawa, Yutaka; Hernández-Rebollar, José Luis; Herrera, Cristian; Herrero-Illana, Ruben; Heyminck, Stefan; Hirota, Akihiko; Hoge, James; Hostler Schimpf, Shelbi R.; Howie, Ryan E.; Huang, Yau-De; Jiang, Homin; Jinchi, Hao; John, David; Kimura, Kimihiro; Klein, Thomas; Kubo, Derek; Kuroda, John; Kwon, Caleb; Lacasse, Richard; Laing, Robert; Leitch, Erik M.; Li, Chao-Te; Liu, Ching-Tang; Liu, Kuan-Yu; Lin, Lupin C.-C.; Lu, Li-Ming; Mac-Auliffe, Felipe; Martin-Cocher, Pierre; Matulonis, Callie; Maute, John K.; Messias, Hugo; Meyer-Zhao, Zheng; Montaña, Alfredo; Montenegro-Montes, Francisco; Montgomerie, William; Moreno Nolasco, Marcos Emir; Muders, Dirk; Nishioka, Hiroaki; Norton, Timothy J.; Nystrom, George; Ogawa, Hideo; Olivares, Rodrigo; Oshiro, Peter; Pérez-Beaupuits, Juan Pablo; Parra, Rodrigo; Phillips, Neil M.; Poirier, Michael; Pradel, Nicolas; Qiu, Richard; Raffin, Philippe A.; Rahlin, Alexandra S.; Ramírez, Jorge; Ressler, Sean; Reynolds, Mark; Rodríguez-Montoya, Iván; Saez-Madain, Alejandro F.; Santana, Jorge; Shaw, Paul; Shirkey, Leslie E.; Silva, Kevin M.; Snow, William; Sousa, Don; Sridharan, T. K.; Stahm, William; Stark, Anthony A.; Test, John; Torstensson, Karl; Venegas, Paulina; Walther, Craig; Wei, Ta-Shun; White, Chris; Wieching, Gundolf; Wijnands, Rudy; Wouterloot, Jan G.; Yu, Chen-Yu; Yu (于威), Wei; Zeballos, Milagros</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-05-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>930</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>L12</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-8205</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          We present the first Event Horizon Telescope (EHT) observations of Sagittarius A* (Sgr A*), the Galactic center source associated with a supermassive black hole. These observations were conducted in 2017 using a global interferometric array of eight telescopes operating at a wavelength of              λ              = 1.3 mm. The EHT data resolve a compact emission region with intrahour variability. A variety of imaging and modeling analyses all support an image that is dominated by a bright, thick ring with a diameter of 51.8 ± 2.3              μ              as (68% credible interval). The ring has modest azimuthal brightness asymmetry and a comparatively dim interior. Using a large suite of numerical simulations, we demonstrate that the EHT images of Sgr A* are consistent with the expected appearance of a Kerr black hole with mass ∼4 × 10              6              M              ⊙              , which is inferred to exist at this location based on previous infrared observations of individual stellar orbits, as well as maser proper-motion studies. Our model comparisons disfavor scenarios where the black hole is viewed at high inclination (              i              &gt; 50°), as well as nonspinning black holes and those with retrograde accretion disks. Our results provide direct evidence for the presence of a supermassive black hole at the center of the Milky Way, and for the first time we connect the predictions from dynamical measurements of stellar orbits on scales of 10              3              –10              5              gravitational radii to event-horizon-scale images and variability. Furthermore, a comparison with the EHT results for the supermassive black hole M87* shows consistency with the predictions of general relativity spanning over three orders of magnitude in central mass.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1852617; 1816420; 1935980; 2034306; 1743747; 1715061; 1716327; 1726637; 1903847</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>