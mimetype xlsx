--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10330673</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/agriengineering3030032</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Mobile-Based System for Detecting Plant Leaf Diseases Using Deep Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ahmed, Ahmed Abdelmoamen; Reddy, Gopireddy Harshavardhan</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>AgriEngineering</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>478 to 493</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2624-7402</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Plant diseases are one of the grand challenges that face the agriculture sector worldwide. In the United States, crop diseases cause losses of one-third of crop production annually. Despite the importance, crop disease diagnosis is challenging for limited-resources farmers if performed through optical observation of plant leaves’ symptoms. Therefore, there is an urgent need for markedly improved detection, monitoring, and prediction of crop diseases to reduce crop agriculture losses. Computer vision empowered with Machine Learning (ML) has tremendous promise for improving crop monitoring at scale in this context. This paper presents an ML-powered mobile-based system to automate the plant leaf disease diagnosis process. The developed system uses Convolutional Neural networks (CNN) as an underlying deep learning engine for classifying 38 disease categories. We collected an imagery dataset containing 96,206 images of plant leaves of healthy and infected plants for training, validating, and testing the CNN model. The user interface is developed as an Android mobile app, allowing farmers to capture a photo of the infected plant leaves. It then displays the disease category along with the confidence percentage. It is expected that this system would create a better opportunity for farmers to keep their crops healthy and eliminate the use of wrong fertilizers that could stress the plants. Finally, we evaluated our system using various performance metrics such as classification accuracy and processing time. We found that our model achieves an overall classification accuracy of 94% in recognizing the most common 38 disease classes in 14 crop species.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2011330</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>