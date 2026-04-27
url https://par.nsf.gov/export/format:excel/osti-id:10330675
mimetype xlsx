--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10330675</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/a14080250</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Real-Time Network Traffic Classifier for Online Applications Using Machine Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ahmed, Ahmed Abdelmoamen; Agunsoye, Gbenga</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Algorithms</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>14</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>250</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1999-4893</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The increasing ubiquity of network traffic and the new online applications’ deployment has increased traffic analysis complexity. Traditionally, network administrators rely on recognizing well-known static ports for classifying the traffic flowing their networks. However, modern network traffic uses dynamic ports and is transported over secure application-layer protocols (e.g., HTTPS, SSL, and SSH). This makes it a challenging task for network administrators to identify online applications using traditional port-based approaches. One way for classifying the modern network traffic is to use machine learning (ML) to distinguish between the different traffic attributes such as packet count and size, packet inter-arrival time, packet send–receive ratio, etc. This paper presents the design and implementation of NetScrapper, a flow-based network traffic classifier for online applications. NetScrapper uses three ML models, namely K-Nearest Neighbors (KNN), Random Forest (RF), and Artificial Neural Network (ANN), for classifying the most popular 53 online applications, including Amazon, Youtube, Google, Twitter, and many others. We collected a network traffic dataset containing 3,577,296 packet flows with different 87 features for training, validating, and testing the ML models. A web-based user-friendly interface is developed to enable users to either upload a snapshot of their network traffic to NetScrapper or sniff the network traffic directly from the network interface card in real time. Additionally, we created a middleware pipeline for interfacing the three models with the Flask GUI. Finally, we evaluated NetScrapper using various performance metrics such as classification accuracy and prediction time. Most notably, we found that our ANN model achieves an overall classification accuracy of 99.86% in recognizing the online applications in our dataset.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2011330</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>