--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10330966</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1242/jeb.244294</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Royal knifefish generate powerful suction feeding through large neurocranial elevation and high epaxial muscle power</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Ellen Y.; Kaczmarek, Elska B.; Olsen, Aaron M.; Brainerd, Elizabeth L.; Camp, Ariel L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal of Experimental Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>225</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0022-0949</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            Suction feeding in ray-finned fishes involves powerful buccal cavity expansion to accelerate water and food into the mouth. Previous XROMM studies in largemouth bass (Micropterus salmoides), bluegill sunfish (Lepomis macrochirus) and channel catfish (Ictalurus punctatus) have shown that more than 90% of suction power in high performance strikes comes from the axial musculature. Thus, the shape of the axial muscles and skeleton may affect suction feeding mechanics. Royal knifefish (Chitala blanci) have an unusual postcranial morphology, with a ventrally flexed vertebral column and relatively large mass of epaxial muscle. Based on their body shape, we hypothesized that royal knifefish would generate high power strikes by utilizing large neurocranial elevation, vertebral column extension and epaxial shortening. As predicted, C. blanci generated high suction expansion power compared with the other three species studied to date (up to 160 W), which was achieved by increasing both the rate of volume change and the intraoral subambient pressure. The large epaxial muscle (25% of body mass) shortened at high velocities to produce large neurocranial elevation and vertebral extension (up to 41 deg, combined), as well as high muscle mass-specific power (up to 800 W kg−1). For the highest power strikes, axial muscles generated 95% of the power, and 64% of the axial muscle mass consisted of the epaxial muscles. The epaxial-dominated suction expansion of royal knifefish supports our hypothesis that postcranial morphology may be a strong predictor of suction feeding biomechanics.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1655756; 1661129</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>