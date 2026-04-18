--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10331038</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1126/science.abl4143</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Quantum mechanical double slit for molecular scattering</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhou, Haowen; Perreault, William E.; Mukherjee, Nandini; Zare, Richard N.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-19T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>374</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6570</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>960 to 964</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0036-8075</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Interference observed in a double-slit experiment most conclusively demonstrates the wave properties of particles. We construct a quantum mechanical double-slit interferometer by rovibrationally exciting molecular deuterium (D              2              ) in a biaxial (              v              = 2,              j              = 2) state using Stark-induced adiabatic Raman passage, where              v              and              j              represent the vibrational and rotational quantum numbers, respectively. In D              2              (              v              = 2,              j              = 2) → D              2              (              v              = 2,              j              ′ = 0) rotational relaxation via a cold collision with ground state helium, the two coherently coupled bond axis orientations in the biaxial state act as two slits that generate two indistinguishable quantum mechanical pathways connecting initial and final states of the colliding system. The interference disappears when we decouple the two orientations of the bond axis by separately constructing the uniaxial states of D              2              , unequivocally establishing the double-slit action of the biaxial state. This double slit opens new possibilities in the coherent control of molecular collisions.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2110256</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>