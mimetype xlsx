--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10331097</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/PESGM46819.2021.9637959</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Derivative-Free Observability Analysis Method of Stochastic Power Systems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zheng, Zongsheng; Xu, Yijun; Mili, Lamine; Liu, Zhigang; Korkali, Mert; Wang, Yuhong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2021 IEEE Power &amp; Energy Society General Meeting (PESGM)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>01 to 05</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The observability analysis of a time-varying nonlinear dynamic model has recently attracted the attention of power engineers due to its vital role in power system dynamic state estimation. Generally speaking, due to the nonlinearity of the power system dynamic model, the traditional derivative-based observability analysis approaches either rely on the linear approximation to simplify the problem or require a complicated derivation procedure that ignores the uncertainties of the dynamic system model and of the observations represented by stochastic noises. Facing this challenge, we propose a novel polynomial-chaos-based derivative-free observability analysis approach that not only brings a low complexity, but also enables us to quantify the degree of observability by considering the stochastic nature of the dynamic systems. The excellent performances of the proposed method is demonstrated using simulations of a decentralized dynamic state estimation performed on a power system using a synchronous generator model with IEEE-DC1A exciter and a TGOV1 turbine-governor.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1917308</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>