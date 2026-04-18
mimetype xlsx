--- v0 (2026-01-20)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10331174</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1142/S0217751X22500488</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Hadron-quark phase transition at finite density in the presence of a magnetic field: Anisotropic approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ferrer, E. J.; Hackebill, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-03-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of Modern Physics A</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>09</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0217-751X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We investigate the hadron-quark phase transition at finite density in the presence of a magnetic field taking into account the anisotropy created by a uniform magnetic field in the system’s equations of state. We find a new anisotropic equilibrium condition that will drive the first-order phase transition along the boundary between the two phases. Fixing the magnetic field in the hadronic phase, the phase transition is realized by increasing the baryonic chemical potential at zero-temperature. It is shown that the magnetic field is mildly boosted after the system transitions from the hadronic to the quark phase. The magnetic-field discontinuity between the two phases is supported by a surface density of magnetic monopoles, which accumulate at the boundary separating the two phases. The mechanism responsible for the monopole charge density generation is discussed. Each phase is found to be paramagnetic with higher magnetic susceptibility in the quark phase. The connection with the physics of neutron stars is highlighted throughout the paper.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2005331</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>