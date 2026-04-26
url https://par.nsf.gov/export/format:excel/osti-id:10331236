--- v0 (2026-01-19)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10331236</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/bs.aambs.2022.03.001</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microbial mercury transformations: Molecules, functions and organisms</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yu, R Q; Barkay, T</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-13T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Advances in applied microbiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>31-90</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0065-2164</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Mercury (Hg) methylation, methylmercury (MeHg) demethylation, and inorganic redox transformations of Hg are microbe-mediating processes that determine the fate and cycling of Hg and MeHg in many environments, and by doing so influence the health of humans and wild life. The discovery of the Hg methylation genes, hgcAB, in the last decade together with advances in high throughput and genome sequencing methods, have resulted in an expanded appreciation of the diversity of Hg methylating microbes. This review aims to describe experimentally confirmed and recently discovered hgcAB gene-carrying Hg methylating microbes; phylogenetic and taxonomic analyses are presented. In addition, the current knowledge on transformation mechanisms, the organisms that carry them out, and the impact of environmental parameters on Hg methylation, MeHg demethylation, and inorganic Hg reduction and oxidation is summarized. This knowledge provides a foundation for future action toward mitigating the impact of environmental Hg pollution.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2117703</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>