--- v0 (2026-01-21)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10331308</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ac2229</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mass-ratio and Magnetic Flux Dependence of Modulated Accretion from Circumbinary Disks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Noble, Scott C.; Krolik, Julian H.; Campanelli, Manuela; Zlochower, Yosef; Mundim, Bruno C.; Nakano, Hiroyuki; Zilhão, Miguel</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-29T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>922</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>175</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Accreting supermassive binary black holes (SMBBHs) are potential multimessenger sources because they emit both gravitational-wave and electromagnetic (EM) radiation. Past work has shown that their EM output may be periodically modulated by an asymmetric density distribution in the circumbinary disk, often called an “overdensity” or “lump;” this modulation could possibly be used to identify a source as a binary. We explore the sensitivity of the overdensity to SMBBH mass ratio and magnetic flux through the accretion disk. We find that the relative amplitude of the overdensity and its associated EM periodic signal both degrade with diminishing mass ratio, vanishing altogether somewhere between 1:2 and 1:5. Greater magnetization also weakens the lump and any modulation of the light output. We develop a model to describe how lump formation results from internal stress degrading faster in the lump region than it can be rejuvenated through accretion inflow, and predicts a threshold value in specific internal stress below which lump formation should occur and which all our lump-forming simulations satisfy. Thus, detection of such a modulation would provide a constraint on both mass ratio and magnetic flux piercing the accretion flow.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2110338; 2018420; 2031744; 1811228; 2004044; 2009330; 1726215; 1707946; 1912632; 2009260; 1811287; 1707826</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>