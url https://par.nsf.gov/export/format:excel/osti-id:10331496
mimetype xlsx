--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10331496</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rspb.2021.1091</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A neck-like vertebral motion in fish</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Camp, Ariel L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Royal Society B: Biological Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1957</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>20211091</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0962-8452</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Tetrapods use their neck to move the head three-dimensionally, relative to the body and limbs. Fish lack this anatomical neck, yet during feeding many species elevate (dorsally rotate) the head relative to the body. Cranial elevation is hypothesized to result from the craniovertebral and cranial-most intervertebral joints acting as a neck, by dorsally rotating (extending). However, this has never been tested due to the difficulty of visualizing and measuring vertebral motion              in vivo              . I used X-ray reconstruction of moving morphology to measure three-dimensional vertebral kinematics in rainbow trout (              Oncorhynchus mykiss              ) and Commerson's frogfish (              Antennarius commerson              ) during feeding. Despite dramatically different morphologies, in both species dorsoventral rotations extended far beyond the craniovertebral and cranial intervertebral joints. Trout combine small (most less than 3°) dorsal rotations over up to a third of their intervertebral joints to elevate the neurocranium. Frogfish use extremely large (often 20–30°) rotations of the craniovertebral and first intervertebral joint, but smaller rotations occurred across two-thirds of the vertebral column during cranial elevation. Unlike tetrapods, fish rotate large regions of the vertebral column to rotate the head. This suggests both cranial and more caudal vertebrae should be considered to understand how non-tetrapods control motion at the head–body interface.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1655756</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>