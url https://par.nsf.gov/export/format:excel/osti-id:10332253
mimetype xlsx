--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10332253</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/acp-21-13051-2021</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Urban aerosol chemistry at a land–water transition site during summer – Part 1: Impact of agricultural and industrial ammonia emissions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Balasus, Nicholas; Battaglia Jr., Michael A.; Ball, Katherine; Caicedo, Vanessa; Delgado, Ruben; Carlton, Annmarie G.; Hennigan, Christopher J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Atmospheric Chemistry and Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>21</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>13051 to 13065</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1680-7324</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. This study characterizes the impact of the Chesapeake Bay and associated meteorological phenomena on aerosol chemistry during the second Ozone Water-Land Environmental Transition Study (OWLETS-2) field campaign, which took place from 4 June to 5 July 2018. Measurements of inorganic PM2.5 composition, gas-phase ammonia (NH3), and an array of meteorological parameters were undertaken at Hart-Miller Island (HMI), a land–water transition site just east of downtown Baltimore on the Chesapeake Bay. The observations at HMI were characterized by abnormally high NH3 concentrations (maximum of 19.3 µg m−3, average of 3.83 µg m−3), which were more than a factor of 3 higher than NH3 levels measured at the closest atmospheric Ammonia Monitoring Network (AMoN) site (approximately 45 km away). While sulfate concentrations at HMI agreed quite well with those measured at a regulatory monitoring station 45 km away, aerosol ammonium and nitrate concentrations were significantly higher, due to the ammonia-rich conditions that resulted from the elevated NH3. The high NH3 concentrations were largely due to regional agricultural emissions, including dairy farms in southeastern Pennsylvania and poultry operations in the Delmarva Peninsula (Delaware–Maryland–Virginia). Reduced NH3 deposition during transport over the Chesapeake Bay likely contributed to enhanced concentrations at HMI compared to the more inland AMoN site. Several peak NH3 events were recorded, including the maximum NH3 observed during OWLETS-2, that appear to originate from a cluster of industrial sources near downtown Baltimore. Such events were all associated with nighttime emissions and advection to HMI under low wind speeds (&lt; 1 m s−1) and stable atmospheric conditions. Our results demonstrate the importance of industrial sources, including several that are not represented in the emissions inventory, on urban air quality. Together with our companion paper, which examines aerosol liquid water and pH during OWLETS-2, we highlight unique processes affecting urban air quality of coastal cities that are distinct from continental locations.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1719252</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>