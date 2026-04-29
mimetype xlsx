--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10332285</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s10606-021-09402-7</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Tensions in Representing Behavioral Data in an Electronic Health Record</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Marcu, Gabriela; Dey, Anind K.; Kiesler, Sara</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Computer Supported Cooperative Work (CSCW)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>393 to 424</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0925-9724</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Taking an action research approach, we engaged in fieldwork with school-based behavioral health care teams to: observe record keeping practices, design and deploy a prototype system addressing key challenges, and reflect on its use. We describe the challenges of capturing behavioral data using both paper and electronic records. Creating records of behaviors requires direct observation, and as a result the record keeping responsibility is challenging to distribute across a care team. Behavioral data on paper must be transferred and prepared for reporting, both inside the organization and to stakeholders outside of the organization. In prototyping a computerized working record, we targeted user needs for capturing details of a behavioral incident in the moment. Challenges persisted through the transition from paper to our prototype, and based on these empirical findings over two years of fieldwork, we present five tensions in representing behavioral data in an electronic health record. These tensions reflect the differences between entering behavioral data into the record for intraorganizational use versus interorganizational use.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1816319</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>