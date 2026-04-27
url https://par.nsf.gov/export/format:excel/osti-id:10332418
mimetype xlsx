--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10332418</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/mnras/stab1151</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Detection of complex organic molecules in young starless core L1521E</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Scibelli, Samantha; Shirley, Yancy; Vasyunin, Anton; Launhardt, Ralf</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Monthly Notices of the Royal Astronomical Society</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>504</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>5754 to 5767</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0035-8711</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT            Determining the level of chemical complexity within dense starless and gravitationally bound pre-stellar cores is crucial for constructing chemical models, which subsequently constrain the initial chemical conditions of star formation. We have searched for complex organic molecules (COMs) in the young starless core L1521E, and report the first clear detection of dimethyl ether (CH3OCH3), methyl formate (HCOOCH3), and vinyl cyanide (CH2CHCN). Eight transitions of acetaldehyde (CH3CHO) were also detected, five of which (A states) were used to determine an excitation temperature to then calculate column densities for the other oxygen-bearing COMs. If source size was not taken into account (i.e. if filling fraction was assumed to be one), column density was underestimated, and thus we stress the need for higher resolution mapping data. We calculated L1521E COM abundances and compared them to other stages of low-mass star formation, also finding similarities to other starless/pre-stellar cores, suggesting related chemical evolution. The scenario that assumes formation of COMs in gas-phase reactions between precursors formed on grains and then ejected to the cold gas via reactive desorption was tested and was unable to reproduce observed COM abundances, with the exception of CH3CHO. These results suggest that COMs observed in cold gas are formed not by gas-phase reactions alone, but also through surface reactions on interstellar grains. Our observations present a new, unique challenge for existing theoretical astrochemical models.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1653228</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>