--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,189 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...64 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10332647</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1088/1748-9326/ac1a38</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Dynamic global vegetation models underestimate net CO &lt;sub&gt;2&lt;/sub&gt; flux mean and inter-annual variability in dryland ecosystems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>MacBean, Natasha; Scott, Russell L; Biederman, Joel A; Peylin, Philippe; Kolb, Thomas; Litvak, Marcy E; Krishnan, Praveena; Meyers, Tilden P; Arora, Vivek K; Bastrikov, Vladislav; Goll, Daniel; Lombardozzi, Danica L; Nabel, Julia E; Pongratz, Julia; Sitch, Stephen; Walker, Anthony P; Zaehle, Sönke; Moore, David J</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-24T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Environmental Research Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>9</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>094023</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1748-9326</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Despite their sparse vegetation, dryland regions exert a huge influence over global biogeochemical cycles because they cover more than 40% of the world surface (Schimel 2010              Science              327              418–9). It is thought that drylands dominate the inter-annual variability (IAV) and long-term trend in the global carbon (C) cycle (Poulter              et al              2014              Nature              509              600–3, Ahlstrom              et al              2015              Science              348              895–9, Zhang              et al              2018              Glob. Change Biol              .              24              3954–68). Projections of the global land C sink therefore rely on accurate representation of dryland C cycle processes; however, the dynamic global vegetation models (DGVMs) used in future projections have rarely been evaluated against dryland C flux data. Here, we carried out an evaluation of 14 DGVMs (TRENDY v7) against net ecosystem exchange (NEE) data from 12 dryland flux sites in the southwestern US encompassing a range of ecosystem types (forests, shrub- and grasslands). We find that all the models underestimate both mean annual C uptake/release as well as the magnitude of NEE IAV, suggesting that improvements in representing dryland regions may improve global C cycle projections. Across all models, the sensitivity and timing of ecosystem C uptake to plant available moisture was at fault. Spring biases in gross primary production (GPP) dominate the underestimate of mean annual NEE, whereas models’ lack of GPP response to water availability in both spring and summer monsoon are responsible for inability to capture NEE IAV. Errors in GPP moisture sensitivity at high elevation forested sites were more prominent during the spring, while errors at the low elevation shrub and grass-dominated sites were more important during the monsoon. We propose a range of hypotheses for why model GPP does not respond sufficiently to changing water availability that can serve as a guide for future dryland DGVM developments. Our analysis suggests that improvements in modeling C cycle processes across more than a quarter of the Earth’s land surface could be achieved by addressing the moisture sensitivity of dryland C uptake.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1655499</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>