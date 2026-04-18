--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10332798</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2115329119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The number of tree species on Earth</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cazzolla Gatti, Roberto; Reich, Peter B.; Gamarra, Javier G.; Crowther, Tom; Hui, Cang; Morera, Albert; Bastin, Jean-Francois; de-Miguel, Sergio; Nabuurs, Gert-Jan; Svenning, Jens-Christian; Serra-Diaz, Josep M.; Merow, Cory; Enquist, Brian; Kamenetsky, Maria; Lee, Junho; Zhu, Jun; Fang, Jinyun; Jacobs, Douglass F.; Pijanowski, Bryan; Banerjee, Arindam; Giaquinto, Robert A.; Alberti, Giorgio; Almeyda Zambrano, Angelica Maria; Alvarez-Davila, Esteban; Araujo-Murakami, Alejandro; Avitabile, Valerio; Aymard, Gerardo A.; Balazy, Radomir; Baraloto, Chris; Barroso, Jorcely G.; Bastian, Meredith L.; Birnbaum, Philippe; Bitariho, Robert; Bogaert, Jan; Bongers, Frans; Bouriaud, Olivier; Brancalion, Pedro H.; Brearley, Francis Q.; Broadbent, Eben North; Bussotti, Filippo; Castro da Silva, Wendeson; César, Ricardo Gomes; Češljar, Goran; Chama Moscoso, Víctor; Chen, Han Y.; Cienciala, Emil; Clark, Connie J.; Coomes, David A.; Dayanandan, Selvadurai; Decuyper, Mathieu; Dee, Laura E.; Del Aguila Pasquel, Jhon; Derroire, Géraldine; Djuikouo, Marie Noel; Van Do, Tran; Dolezal, Jiri; Đorđević, Ilija Đ.; Engel, Julien; Fayle, Tom M.; Feldpausch, Ted R.; Fridman, Jonas K.; Harris, David J.; Hemp, Andreas; Hengeveld, Geerten; Herault, Bruno; Herold, Martin; Ibanez, Thomas; Jagodzinski, Andrzej M.; Jaroszewicz, Bogdan; Jeffery, Kathryn J.; Johannsen, Vivian Kvist; Jucker, Tommaso; Kangur, Ahto; Karminov, Victor N.; Kartawinata, Kuswata; Kennard, Deborah K.; Kepfer-Rojas, Sebastian; Keppel, Gunnar; Khan, Mohammed Latif; Khare, Pramod Kumar; Kileen, Timothy J.; Kim, Hyun Seok; Korjus, Henn; Kumar, Amit; Kumar, Ashwani; Laarmann, Diana; Labrière, Nicolas; Lang, Mait; Lewis, Simon L.; Lukina, Natalia; Maitner, Brian S.; Malhi, Yadvinder; Marshall, Andrew R.; Martynenko, Olga V.; Monteagudo Mendoza, Abel L.; Ontikov, Petr V.; Ortiz-Malavasi, Edgar; Pallqui Camacho, Nadir C.; Paquette, Alain; Park, Minjee; Parthasarathy, Narayanaswamy; Peri, Pablo Luis; Petronelli, Pascal; Pfautsch, Sebastian; Phillips, Oliver L.; Picard, Nicolas; Piotto, Daniel; Poorter, Lourens; Poulsen, John R.; Pretzsch, Hans; Ramírez-Angulo, Hirma; Restrepo Correa, Zorayda; Rodeghiero, Mirco; Rojas Gonzáles, Rocío Del; Rolim, Samir G.; Rovero, Francesco; Rutishauser, Ervan; Saikia, Purabi; Salas-Eljatib, Christian; Schepaschenko, Dmitry; Scherer-Lorenzen, Michael; Šebeň, Vladimír; Silveira, Marcos; Slik, Ferry; Sonké, Bonaventure; Souza, Alexandre F.; Stereńczak, Krzysztof Jan; Svoboda, Miroslav; Taedoumg, Hermann; Tchebakova, Nadja; Terborgh, John; Tikhonova, Elena; Torres-Lezama, Armando; van der Plas, Fons; Vásquez, Rodolfo; Viana, Helder; Vibrans, Alexander C.; Vilanova, Emilio; Vos, Vincent A.; Wang, Hua-Feng; Westerlund, Bertil; White, Lee J.; Wiser, Susan K.; Zawiła-Niedźwiecki, Tomasz; Zemagho, Lise; Zhu, Zhi-Xin; Zo-Bi, Irié C.; Liang, Jingjing</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-02-08T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>One of the most fundamental questions in ecology is how many species inhabit the Earth. However, due to massive logistical and financial challenges and taxonomic difficulties connected to the species concept definition, the global numbers of species, including those of important and well-studied life forms such as trees, still remain largely unknown. Here, based on global ground-sourced data, we estimate the total tree species richness at global, continental, and biome levels. Our results indicate that there are ∼73,000 tree species globally, among which ∼9,000 tree species are yet to be discovered. Roughly 40% of undiscovered tree species are in South America. Moreover, almost one-third of all tree species to be discovered may be rare, with very low populations and limited spatial distribution (likely in remote tropical lowlands and mountains). These findings highlight the vulnerability of global forest biodiversity to anthropogenic changes in land use and climate, which disproportionately threaten rare species and thus, global tree richness.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021898; 1753859</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>