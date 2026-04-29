--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10333115</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41561-022-00954-x</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Central shutdown and surrounding activation of aftershocks from megathrust earthquake stress transfer</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Toda, Shinji; Stein, Ross S.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-06-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Geoscience</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1752-0894</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Megathrust earthquakes release and transfer stress that has accumulated over hundreds of years, leading to large aftershocks that can be highly destructive. Understanding the spatiotemporal pattern of megathrust aftershocks is key to mitigating the seismic hazard. However, conflicting observations show aftershocks concentrated either along the rupture surface itself, along its periphery or well beyond it, and they can persist for a few years to decades. Here we present aftershock data following the four largest megathrust earthquakes since 1960, focusing on the change in seismicity rate following the best-recorded 2011 Tohoku earthquake, which shows an initially high aftershock rate on the rupture surface that quickly shuts down, while a zone up to ten times larger forms a ring of enhanced seismicity around it. We find that the aftershock pattern of Tohoku and the three other megathrusts can be explained by rate and state Coulomb stress transfer. We suggest that the shutdown in seismicity in the rupture zone may persist for centuries, leaving seismicity gaps that can be used to identify prehistoric megathrust events. In contrast, the seismicity of the surrounding area decays over 4-6 decades, increasing the seismic hazard after a megathrust earthquake.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1853246</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>