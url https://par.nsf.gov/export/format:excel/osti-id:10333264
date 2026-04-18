--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10333264</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2120486119</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Polar vortex crystals: Emergence and structure</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Siegelman, Lia; Young, William R.; Ingersoll, Andrew P.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-04-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>119</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Vortex crystals are quasiregular arrays of like-signed vortices in solid-body rotation embedded within a uniform background of weaker vorticity. Vortex crystals are observed at the poles of Jupiter and in laboratory experiments with magnetized electron plasmas in axisymmetric geometries. We show that vortex crystals form from the free evolution of randomly excited two-dimensional turbulence on an idealized polar cap. Once formed, the crystals are long lived and survive until the end of the simulations (300 crystal-rotation periods). We identify a fundamental length scale,                                                                                                                  L                                            γ                                        =                                                                                            (                          U                          /                          γ                          )                                                                                            1                        /                        3                                                                                                        , characterizing the size of the crystal in terms of the mean-square velocity              U              of the fluid and the polar parameter                                                                    γ                    =                                                                  f                                            p                                        /                                                                  a                                            p                      2                                                                                  , with                              f                p                            the Coriolis parameter at the pole and                              a                p                            the polar radius of the planet.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2048583</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>