--- v0 (2026-01-18)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10333330</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2514/6.2022-1667</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>State Variable Form of Unsteady Airfoil Aerodynamics with Vortex Shedding</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lee, Yi Tsung; Suresh Babu, Arun Vishnu; Bryant, Matthew; Gopalarathnam, Ashok</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-03T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>AIAA SCITECH 2022 Forum</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t>AIAA 2022-1667</t>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper presents a state-variable formulation to model and simulate the 2D unsteady aerodynamics of an airfoil undergoing arbitrary motion kinematics. The model builds upon a large-angle unsteady aerodynamic formulation in which the airfoil is represented using a lumped vortex element (LVE) model. The airfoil is divided into several panels, with a bound vortex placed on each panel. At any time instant, the bound-vortex strengths are determined by employing zero-normal-flow conditions at the control points located on each panel. The vorticity shed from the trailing edge of the airfoil is modeled using discrete vortices that move freely in the flow field. The required state variables are first identified, and all the time derivative terms of the state variables are then derived to form the final state-variable representation. Trailing-edge vortex shedding is incorporated using the Kelvin condition. The final state variable equation can be solved as an ordinary differential equation using any standard ODE-solving algorithm. Three case studies are presented here to evaluate the predictions of the model. In the cases considered here, the airfoil undergoes various unsteady plunge motions. The aerodynamic load history and the wake patterns are compared against the results from the low-order model developed by Narsipur et al. [1] in previous research. The comparison shows that the current state-variable formulation captures the unsteady flow characteristics and the aerodynamic load in good agreement with the reference results.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2015983</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>